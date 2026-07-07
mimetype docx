--- v0 (2026-05-18)
+++ v1 (2026-07-07)
@@ -4302,51 +4302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В этот момент Лин Чэнь почувствовал необъяснимое чувство ужаса. Ему казалось, что он больше не человек, а кусок мяса, кусок кости в глазах этих фанаток, которые в любой момент могут наброситься на него, только чтобы заполучить этот золотой ключ из его рук.</w:t>
+        <w:t>В этот момент Лин Чэнь испытал необъяснимое чувство ужаса. Ему казалось, что он больше не человек, а кусок мяса, кусок кости в глазах этих фанаток, которые в любой момент могут наброситься на него, только чтобы заполучить этот золотой ключ из его рук.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5934,51 +5934,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он слегка коснулся плеча Лин Чэня, прекрасно зная, что не сможет его потрогать, но его движение все равно было предельно нежным.</w:t>
+        <w:t>Он слегка коснулся плеча Лин Чэня, прекрасно зная, что не сможет его коснуться, но его движение все равно было предельно нежным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>