--- v0 (2026-05-18)
+++ v1 (2026-07-06)
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Один путь не подходит, другой путь тоже не подходит. Лин Чэню действительно было нелегко приблизиться к суперзвезде, но просто «увидеть» Нина Вэя было не так уж и сложно.</w:t>
+        <w:t>Один путь не подходит, другой путь тоже не подходит. Лин Чэню действительно было нелегко приблизиться к суперзвезде, но просто «увидеть» Нин Вэя было не так уж и сложно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2606,51 +2606,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он был высокого роста, двадцати семи-восьми лет, в черном костюме дворецкого, который подчеркивал его широкие плечи и длинные ноги. Он стоял прямо, черные волосы с легкой естественной волнистостью были аккуратно зачесаны назад, открывая пару меланхоличных, словно окутанные туманом, глаз.</w:t>
+        <w:t>Он был высокого роста, двадцати семи - двадцати восьми лет, в черном костюме дворецкого, который подчеркивал его широкие плечи и длинные ноги. Он стоял прямо, черные волосы с легкой естественной волнистостью были аккуратно зачесаны назад, открывая пару меланхоличных, словно окутанные туманом, глаз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>