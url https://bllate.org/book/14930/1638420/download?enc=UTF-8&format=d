--- v0 (2026-05-18)
+++ v1 (2026-07-07)
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сейчас в шоу-бизнесе были очень востребованы образы «молодого господина» или «богатой наследницы», а истории про бедняков, пробившихся наверх, уже устарели. «Молодой господин спустился с небес, чтобы выступить перед фанатами», «Самые большие страдания, которое пережил молодой господин, - это страдания, которые причинили ему его агентство», «Если бы молодой господин не захотел дебютировать, этой группы бы вообще не было», «Стоит молодому господину захотеть, и его семья просто купит агентство»… Подобные фразы в фан-сообществах встречаются на каждом шагу.</w:t>
+        <w:t>Сейчас в шоу-бизнесе были очень востребованы образы «молодого господина» или «богатой наследницы», а истории про бедняков, пробившихся наверх, уже устарели. «Молодой господин спустился с небес, чтобы выступить перед фанатами», «Самые большие страдания, которые пережил молодой господин, - это страдания, которые причинили ему его агентство», «Если бы молодой господин не захотел дебютировать, этой группы бы вообще не было», «Стоит молодому господину захотеть, и его семья просто купит агентство»… Подобные фразы в фан-сообществах встречаются на каждом шагу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Однако Нин Вэй не собирался останавливаться на достигнутом: он активно пробовался на роли в кино. В прошлом году вышли две его картины, кассовые сборы были неплохими, но что касается актерского мастерства… Это сложно описать одним словом. Его агентство отлично умело проводить пиар кампании, и ему действительно удалось получить несколько номинаций на лучшую мужскую роль на небольших кинофестивалях: три раза он был номинирован и один раз получил награду, так что совсем без наград он не остался.</w:t>
+        <w:t>Однако Нин Вэй не собирался останавливаться на достигнутом: он активно пробовался на роли в кино. В прошлом году вышли две его картины, кассовые сборы были неплохими, но что касается актерского мастерства… Это сложно описать одним словом. Его агентство отлично умело проводить пиар-кампании, и ему действительно удалось получить несколько номинаций на лучшую мужскую роль на небольших кинофестивалях: три раза он был номинирован и один раз получил награду, так что совсем без наград он не остался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4398,51 +4398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У отца Дай Янань был очень плохой цвет лица. Судя по всему, он курил: два пальца правой руки он постоянно сжимал, несколько раз хотел достать сигарету, но, побоявшись навредить здоровью дочери, с трудом сдерживался. В палате у него не умолкал телефон: звонили то полицейские, то страховая компания, то он успокаивал обеспокоенных родственников, то спрашивал о реабилитационных центрах.</w:t>
+        <w:t>У отца Дай Янань был очень плохой цвет лица. Судя по всему, он курил: постоянно сжимал два пальца правой руки, несколько раз хотел достать сигарету, но, побоявшись навредить здоровью дочери, с трудом сдерживался. В палате у него не умолкал телефон: звонили то полицейские, то страховая компания, то он успокаивал обеспокоенных родственников, то спрашивал о реабилитационных центрах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4814,51 +4814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У этого старшего на левой руке была повязка, видимо, он получил травму. Дай Янань пристально смотрела повязку и почему-то почувствовала некоторую неловкость.</w:t>
+        <w:t>У этого старшего на левой руке была повязка, видимо, он получил травму. Дай Янань пристально смотрела на повязку и почему-то почувствовала некоторую неловкость.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6126,51 +6126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Сяо Лин, ты лучше поверишь, что это недоразумение, чем признаешь, что Нин Вэй завидует мне, ревнует к моему успеху, ненавидит меня, и поэтому, охваченный яростью, решил нанести мне смертельный удар и украсть мою великолепную и совершенную судьбу?</w:t>
+        <w:t>- Сяо Лин, ты скорее поверишь, что это недоразумение, чем признаешь, что Нин Вэй завидует мне, ревнует к моему успеху, ненавидит меня, и поэтому, охваченный яростью, решил нанести мне смертельный удар и украсть мою великолепную и совершенную судьбу?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>