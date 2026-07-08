--- v0 (2026-05-20)
+++ v1 (2026-07-08)
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- ……, - Ху Ичжи не смог ничего объяснить и, возмущенно бросив: «Вы, трехмерные, действительно грязные*», ушел.</w:t>
+        <w:t>- ……, - Ху Ичжи не смог ничего объяснить и, возмущенно бросив: «Вы, трехмерные*, действительно грязные», ушел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На руке Лин Чэнь висела повязка. Хотя сверху он был одет в чистую рубашку, сквозь ее воротник были слабо видны пятна крови на облегающей майке и бинт на ключице.</w:t>
+        <w:t>На руке Лин Чэня висела повязка. Хотя сверху он был одет в чистую рубашку, сквозь ее воротник были слабо видны пятна крови на облегающей майке и бинт на ключице.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4078,51 +4078,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У Лин Чэня был перелом ключицы. Хотя операция не требовалась, ему нужно было по крайней мере месяц находиться в покое. Сейчас он вообще не мог поднять руку выше плеча. К тому же швы были на самом плече, и каждое движение отдавалось болью. Только что Лин Чэнь долго боролся с футболкой, но так и не смог с снять ее с себя.</w:t>
+        <w:t>У Лин Чэня был перелом ключицы. Хотя операция не требовалась, ему нужно было по крайней мере месяц находиться в покое. Сейчас он вообще не мог поднять руку выше плеча. К тому же швы были на самом плече, и каждое движение отдавалось болью. Только что Лин Чэнь долго боролся с футболкой, но так и не смог снять ее с себя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>