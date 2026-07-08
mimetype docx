--- v0 (2026-05-18)
+++ v1 (2026-07-08)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Великий шаман, спасибо, что приехал, - лицо Лин Чэнь немного прояснилось, когда он увидел Ху Ичжи. - Устал в дороге?</w:t>
+        <w:t>- Великий шаман, спасибо, что приехал, - лицо Лин Чэня немного прояснилось, когда он увидел Ху Ичжи. - Устал в дороге?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лин Чэнь действительно было любопытно, что она принесла Хэ Цзиньчжао, и он заглянул в сумку Дин Шуньань, обнаружив там… Тушеную свиную голову, жареную курицу, копченую рыбу и пачку благовоний.</w:t>
+        <w:t>Лин Чэню действительно было любопытно, что она принесла Хэ Цзиньчжао, и он заглянул в сумку Дин Шуньань, обнаружив там… Тушеную свиную голову, жареную курицу, копченую рыбу и пачку благовоний.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,51 +1582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Некоторые вещи - это то, я о чем я думаю?</w:t>
+        <w:t>- Некоторые вещи - это то, о чем я думаю?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лин Чен:</w:t>
+        <w:t>Лин Чэнь:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6127,82 +6127,50 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Когда наступит тот день, смогут ли они с улыбкой дать тот же ответ?</w:t>
-      </w:r>
-[...30 lines deleted...]
-        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>