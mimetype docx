--- v0 (2026-05-18)
+++ v1 (2026-07-08)
@@ -5838,51 +5838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Помаду я хочу самого модного в этом году цвета «гнилой помидор», ресницы как в липах айдолов, а макияж - корейский стиль с сияющей кожей. Да, и ни в коем случае не наноси мне тени на щеки, сделай меня пополнее. Каждый раз, когда мы общаемся по видеосвязи, мои родители говорят, что я похудела, и просят меня больше есть. На этот раз пусть они посмотрят, какая я пухленькая.</w:t>
+        <w:t>- Помаду я хочу самого модного в этом году цвета «гнилой помидор», ресницы как в клипах айдолов, а макияж - корейский стиль с сияющей кожей. Да, и ни в коем случае не наноси мне тени на щеки, сделай меня пополнее. Каждый раз, когда мы общаемся по видеосвязи, мои родители говорят, что я похудела, и просят меня больше есть. На этот раз пусть они посмотрят, какая я пухленькая.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5966,51 +5966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Э? - Да Янань недоверчиво повысила голос. - Почему?</w:t>
+        <w:t>- Э? - Дай Янань недоверчиво повысила голос. - Почему?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>