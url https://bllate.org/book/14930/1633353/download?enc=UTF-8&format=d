--- v0 (2026-05-19)
+++ v1 (2026-07-08)
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Пожалею…? - Дай Янань громко рассмеялась: - Я действительно… Жалею! Я жалею… Что в тот день не… Вылила ей в лицо… Горящий чая! По какому праву… Они могут так поступать… С моей работой? Лин Чжао… Ты не понимаешь… Вы все не понимаете!</w:t>
+        <w:t>- Пожалею…? - Дай Янань громко рассмеялась: - Я действительно… Жалею! Я жалею… Что в тот день не… Вылила ей в лицо… Горящий чай! По какому праву… Они могут так поступать… С моей работой? Лин Чжао… Ты не понимаешь… Вы все не понимаете!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,51 +2190,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вся эта история была настолько запутанной, что Дай Янань понадобилось целых две минуты, чтобы прийти в себя, прежде чем она медленно заговорила:</w:t>
+        <w:t>Вся эта история была настолько запутанной, что Дай Янань потребовалось целых две минуты, чтобы прийти в себя, прежде чем она медленно заговорила:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,51 +2414,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дин Шуньань не видела черного пламени, но видела, как подхваченные им обломки двери летят на нее. Она застыла на месте от страха, а Лин Чэнь тут же бросился вперед и оттолкнул ее. Но из-за этого Лин Чэнь получил удар обломками в плечо, щепки проткнули его одежду, кровь полилась из раны. Вскоре плечо сильно опухло и им было не пошевелить.</w:t>
+        <w:t>Дин Шуньань не видела черного пламени, но видела, как подхваченные им обломки двери летят на нее. Она застыла на месте от страха, а Лин Чэнь тут же бросился вперед и оттолкнул ее. Но из-за этого Лин Чэнь получил удар обломками в плечо, щепки проткнули его одежду, кровь полилась из раны. Вскоре плечо сильно опухло, и им было не пошевелить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>