--- v0 (2026-05-19)
+++ v1 (2026-07-07)
@@ -1966,83 +1966,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сначала они думали, что она умерла от переутомления, слишком много сил отдавая написанию сценариев. Потом подозревали, что она могла покончить с собой из-за неудач в карьере. А когда, следуя по следу, они нашли компанию Дин Шуньань, они даже подумали о самом худшем…</w:t>
-[...31 lines deleted...]
-        <w:t>Но жизнь Дай Янань была похож на произведение, которое внезапно прервали на середине - она закончилась так же неожиданно.</w:t>
+        <w:t>Сначала они думали, что она умерла от переутомления, слишком много сил отдавая написанию сценариев. Потом подозревали, что она могла покончить с собой из-за неудач в карьере. А когда, идя по следу, они нашли компанию Дин Шуньань, они даже подумали о самом худшем…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но жизнь Дай Янань была похожа на произведение, которое внезапно прервали на середине - она закончилась так же неожиданно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,51 +2222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Проверив полицейские записи, Хэ Цзиньчжао решил найти записи больницы. При таком серьезном ДТП сразу же вызывали скорую. Если Дай Янань умерла в больнице, возможно, ее тело до сих пор в морге.</w:t>
+        <w:t>Проверив полицейские отчеты, Хэ Цзиньчжао решил найти записи больницы. При таком серьезном ДТП сразу же вызывали скорую. Если Дай Янань умерла в больнице, возможно, ее тело до сих пор в морге.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2286,51 +2286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как раз когда он сосредоточился на расследовании, внезапно почувствовал холод.</w:t>
+        <w:t>Как раз когда он сосредоточился на расследовании, он внезапно почувствовал холод.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2766,51 +2766,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Такой шум, естественно, привлек внимание Дин Шуньань, которая в тот момент находилась в своем кабинете. Услышав шум, она выбежала и, увидев ужасающую картину разрушений в компании, не смогла сдержать дрожь во всем теле. Бледная как полотно, она смотрела на летающие в воздухе предметы.</w:t>
+        <w:t>Такой шум, естественно, привлек внимание Дин Шуньань, которая в тот момент находилась в своем кабинете. Услышав шум, она выбежала и, увидев ужасающую картину разрушений в компании, не смогла сдержать дрожь во всем теле. Бледная, как полотно, она смотрела на летающие в воздухе предметы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3310,51 +3310,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дин Шуньань с облегчением выдохнула, осознав, что сегодня ей посчастливилось встретить великого мастера. Люди из киноиндустрии самые суеверные. Дин Шуньань сначала думала, что Лин Чэнь пришел на собеседование на должность помощника, но теперь, судя по всему, он предсказал ее беду и пришел, чтобы помочь ей ее предотвратить?</w:t>
+        <w:t>Дин Шуньань с облегчением выдохнула, осознав, что сегодня ей посчастливилось встретить великого мастера. Люди из киноиндустрии самые суеверные. Дин Шуньань сначала думала, что Лин Чэнь пришел на собеседование на должность помощника, но теперь, судя по всему, он предсказал ее беду и пришел, чтобы помочь ее предотвратить?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3502,51 +3502,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Крупные капли пота стекали по лицу Хэ Цзиньчжао и быстро намочили ворот его рубашки.</w:t>
+        <w:t>Крупные капли пота стекали по лицу Хэ Цзиньчжао и быстро намочили воротник его рубашки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>