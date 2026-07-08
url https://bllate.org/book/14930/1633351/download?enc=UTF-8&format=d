--- v0 (2026-05-18)
+++ v1 (2026-07-08)
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Извините, - тихо извинился Хэ Цзиньчжао, проскользнул мимо нее и сел за компьютер.</w:t>
+        <w:t>- Извините, - тихо произнес Хэ Цзиньчжао, проскользнул мимо нее и сел за компьютер.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На лице Дай Янань отразилось удивление и радость, она уже собиралась поблагодарить его за комплимент, как мужчина средних лет внезапно сказал:</w:t>
+        <w:t>На лице Дай Янань отразились удивление и радость, она уже собиралась поблагодарить его за комплимент, как мужчина средних лет внезапно сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>@Ощущение, что тело теплое: «Оплата по эпизодам» - это негласная правило в телеиндустрии, которому должны следовать многие начинающие сценаристы.</w:t>
+        <w:t>@Ощущение, что тело теплое: «Оплата по эпизодам» - это негласное правило в телеиндустрии, которому должны следовать многие начинающие сценаристы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Сяо Дай, твой сценарий действительно интересный, но ты не задумывалась, что ты - маленькая сценаристка без связей и покровителей, и это твое первый оригинальный сериал объемом в тридцать серий. Кто в это вложится? Даже если мы решим снимать, инвесторы спросят, какие у этого сценариста есть знаковые работы. Разве мы будем говорить о твоих вертикальных короткометражках?</w:t>
+        <w:t>- Сяо Дай, твой сценарий действительно интересный, но ты не задумывалась, что ты - маленькая сценаристка без связей и покровителей, и это твой первый оригинальный сериал объемом в тридцать серий. Кто в это вложится? Даже если мы решим снимать, инвесторы спросят, какие у этого сценариста есть знаковые работы. Разве мы будем говорить о твоих вертикальных короткометражках?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,51 +2254,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хэ Цзиньчжао, сидящий за экраном, понял, Лин Чэнь тоже понял.</w:t>
+        <w:t>Хэ Цзиньчжао, сидящий за экраном, понял, и Лин Чэнь тоже понял.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,51 +2670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дин Шуньань покачала головой с легкой иронией сказала:</w:t>
+        <w:t>Дин Шуньань покачала головой и с легкой иронией сказала:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2894,51 +2894,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хэ Цзиньчжао и Лин Чэнь, сидевшие перед экранами, одновременно почувствовали, как сердце сжалось. Лин Чэнь крепко сжал телефон, невольно наклонился вперед и уставился на Дай Янань на экране. В этот момент он готов был проникнуть сквозь экран и вернуться на семь дней назад.</w:t>
+        <w:t>Хэ Цзиньчжао и Лин Чэнь, сидевшие перед экранами, одновременно почувствовали, как у них сжалось сердце. Лин Чэнь крепко сжал телефон, невольно наклонился вперед и уставился на Дай Янань на экране. В этот момент он готов был проникнуть сквозь экран и вернуться на семь дней назад.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3854,51 +3854,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вскоре она вышла за пределы видимости камер на доме, и Хэ Цзиньчжао с Лин Чэнь больше не смогли увидеть ее.</w:t>
+        <w:t>Вскоре она вышла за пределы видимости камер на доме, и Хэ Цзиньчжао с Лин Чэнем больше не смогли увидеть ее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>