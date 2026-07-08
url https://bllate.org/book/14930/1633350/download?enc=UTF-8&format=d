--- v0 (2026-05-19)
+++ v1 (2026-07-08)
@@ -1998,51 +1998,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лин Чэнь очень хотелось пнуть Хэ Цзиньчжао, но не дотянулся.</w:t>
+        <w:t>Лин Чэню очень хотелось пнуть Хэ Цзиньчжао, но не дотянулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,51 +2318,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лин Чэнь спустился вниз, держа собаку на руках. Наверное, это не было его галлюцинацией: ему показалось, что той-пудель явно стал тяжелее, а его круглый живот давил на руку. Когда человек с псом спустились вниз, хозяйка как раз металась в панике из-за пропавшей собаки.</w:t>
+        <w:t>Лин Чэнь спустился вниз, держа собаку на руках. Наверное, это не было его галлюцинацией: ему показалось, что той-пудель явно стал тяжелее, а его круглый живот давил на руку. Когда человек с псом спустился вниз, хозяйка как раз металась в панике из-за пропавшей собаки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4814,51 +4814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лин Чэнь с открыл дверь и первым вышел из машины:</w:t>
+        <w:t>Лин Чэнь открыл дверь и первым вышел из машины:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4974,51 +4974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- А ты как думаешь? - Холодно усмехнулся Лин Чэнь. Он всю дорогу смотрел на меня, как на сумасшедшего, разговаривающего с воздухом.</w:t>
+        <w:t>- А ты как думаешь? - Холодно усмехнулся Лин Чэнь. - Он всю дорогу смотрел на меня, как на сумасшедшего, разговаривающего с воздухом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5646,51 +5646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Раньше они были предвзяты и подумали, что Дин Шуньань, который пригласил Дай Янань читать «ночной сценарий», был мужчиной с нечистыми намерениями. Но никто из них не ожидал, что Дин Шуньань окажется женщиной-боссом.</w:t>
+        <w:t>Раньше они предвзято решили, что Дин Шуньань, который пригласил Дай Янань читать «ночной сценарий», был мужчиной с нечистыми намерениями. Но никто из них не ожидал, что Дин Шуньань окажется женщиной-боссом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5710,51 +5710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>___________</w:t>
+        <w:t> ___________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>