--- v0 (2026-05-18)
+++ v1 (2026-07-08)
@@ -622,51 +622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это время Лин Чэнь проголодался. Он с аппетитом ел мясо и одновременно обсуждал с Хэ Цзиньчжао Дай Янань.</w:t>
+        <w:t>За это время Лин Чэнь проголодался. Он с аппетитом ел мясо и одновременно обсуждал с Хэ Цзиньчжао Дай Янань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Нет, пока ты спал, я заглянул к ней в комнату, она все еще находилась в компьютере и не вышла. Я написал Великому шаману в WeChat, он сказал, что ситуация с Дай Янань отличается от моей и Чжэн Лулу: ее душа нестабильна и не может долго поддерживать активность вне тела. Сейчас она большую часть времени находится в «режиме энергосбережения», и нужно, чтобы какое-то событие сработало как триггер, чтобы принудительно разбудить ее.</w:t>
+        <w:t>- Нет, пока ты спал, я заглянул к ней в комнату, она все еще находилась внутри компьютера и не вышла. Я написал Великому шаману в WeChat, он сказал, что ситуация с Дай Янань отличается от моей и Чжэн Лулу: ее душа нестабильна и не может долго поддерживать активность вне тела. Сейчас она большую часть времени находится в «режиме энергосбережения», и нужно, чтобы какое-то событие сработало как триггер, чтобы принудительно разбудить ее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Твердые когти оставляли на деревянной двери царапины, сыпались опилки. В коридоре включился датчик движения. Тень, упавшая в комнату через в щель под дверью, была полна угрозы и опасности.</w:t>
+        <w:t>Твердые когти оставляли на деревянной двери царапины, сыпались опилки. В коридоре включился датчик движения. Тень, упавшая в комнату через щель под дверью, была полна угрозы и опасности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2542,51 +2542,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Она не знала, что в глазах Лин Чэня и Хэ Цзиньчжао ее тело внезапно «взорвалось». Она была похожа на ком грязи или горсть песка, рассыпающаяся на куски: лицо трескалось, ногти отваливались, кожа распадалась… Когда она отчаянно пыталась вспомнить утраченные воспоминания, этот бесформенный ком грязи и песка начинал яростно дрожать, словно в следующую секунду должен был исчезнуть.</w:t>
+        <w:t>Она не знала, что в глазах Лин Чэня и Хэ Цзиньчжао ее тело внезапно «взорвалось». Она была похожа на ком грязи или горсть песка, рассыпающейся на куски: лицо трескалось, ногти отваливались, кожа распадалась… Когда она отчаянно пыталась вернуть утраченные воспоминания, этот бесформенный ком грязи и песка начинал яростно дрожать, словно в следующую секунду должен был исчезнуть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2862,83 +2862,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вокруг компьютерного стола царил еще больший беспорядок: там валялась коробка от недоеденной лапши быстрого приготовления, которая при такой температуре уже источала неприятный запах. Лин Чэнь бросил на нее взгляд - она уже заплесневела. В банке из-под «Red Bull» торчали несколько окурков, а рядом стояла большая банка мятных конфет для бодрости. В раскрытом блокноте был написан сюжетный план - почерк был аккуратный, местами были правки.</w:t>
-[...31 lines deleted...]
-        <w:t>Экран компьютера был окутан слабым сиянием, мешавшим Лин Чэню разглядеть его, и он мог лишь смутно разглядеть, что фоном рабочего стола была групповая фотография четырех девушек в мантиях выпускников. Наверное, это были ее соседки по общежитию, с которыми она в итоге рассталась после окончания учебы, когда каждая пошла своим путем в погоне за мечтой.</w:t>
+        <w:t>Вокруг компьютерного стола царил еще больший беспорядок: там валялась коробка от недоеденной лапши быстрого приготовления, которая при такой температуре уже источала неприятный запах. Лин Чэнь бросил на нее взгляд - она уже заплесневела. В банке из-под «Red Bull» торчало несколько окурков, а рядом стояла большая банка мятных конфет для бодрости. В раскрытом блокноте был написан сюжетный план - почерк был аккуратный, местами были правки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Экран компьютера был окутан слабым сиянием, мешавшим Лин Чэню рассмотреть его, и он мог лишь смутно разглядеть, что фоном рабочего стола была групповая фотография четырех девушек в мантиях выпускников. Наверное, это были ее соседки по общежитию, с которыми она в итоге рассталась после окончания учебы, когда каждая пошла своим путем в погоне за мечтой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3118,51 +3118,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лин Чэнь вспомнил, как вчера вечером у ларька с шашлычками маленький мальчик сказал, что Дай Янань читает книгу под названием «Спасите котика!», а Хэ Цзиньчжао ответил ему, что это «Библия сценаристов». Он еще решил, что Хэ Цзиньчжао специально пошутил, но кто бы мог подумать, что и правда существует книга с таким названием.</w:t>
+        <w:t>Лин Чэнь вспомнил, как вчера вечером у ларька с шашлычками маленький мальчик сказал, что Дай Янань читает книгу под названием «Спасите котика!», а Хэ Цзиньчжао ответил ему, что это «Библия сценаристов». Он тогда решил, что Хэ Цзиньчжао специально пошутил, но кто бы мог подумать, что и правда существует книга с таким названием.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>