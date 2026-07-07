--- v0 (2026-05-15)
+++ v1 (2026-07-07)
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Неделю назад утром я проснулась и увидела у собачьей дверцы остатки сосиски. Наверняка она ночью снова ходила купить перекус, и не забыла принести Шоколаду угощение. Я думала, что она уже вернулась, но целую неделю счетчики воды и электричества в ее квартире не сдвинулись ни на единицу, и я поняла, что ее точно нет дома. Я даже подумала, что она сбежала - в таких городских поселках, как наш, многие уходят ночью, чтобы не платить за аренду. У меня есть ключи от не квартиры, я зашла посмотреть - все вещи остались, ценные вещи, например ноутбук, тоже на месте. Странное дело.</w:t>
+        <w:t>- Неделю назад утром я проснулась и увидела у собачьей дверцы остатки сосиски. Наверняка она ночью снова ходила купить перекус, и не забыла принести Шоколаду угощение. Я думала, что она уже вернулась, но целую неделю счетчики воды и электричества в ее квартире не сдвинулись ни на единицу, и я поняла, что ее точно нет дома. Я даже подумала, что она сбежала - в таких городских поселках, как наш, многие уходят ночью, чтобы не платить за аренду. У меня есть ключи от ее квартиры, я зашла посмотреть - все вещи остались, ценные вещи, например ноутбук, тоже на месте. Странное дело.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ларьком управляла супружеская пара, у обоих был своей трицикл. На трицикле мужа была установлена жаровня, а рядом стояла акустическая система, из которой играла рок-музыка. Мужчина стоял перед дымящей и коптящей жаровней, а его майка была закатана до груди, обнажая потный живот. Трицикл жены был завален складными низкими столиками и табуретами. Она ходила между гостями, одновременно принимая заказы и подавая блюда, работая в одиночку за двоих. Если появлялся новый посетитель, она с трудом вытаскивала новый складной столик, чтобы гость мог сесть.</w:t>
+        <w:t>Ларьком управляла супружеская пара, у обоих был свой трицикл. На трицикле мужа была установлена жаровня, а рядом стояла акустическая система, из которой играла рок-музыка. Мужчина стоял перед дымящей и коптящей жаровней, а его майка была закатана до груди, обнажая потный живот. Трицикл жены был завален складными низкими столиками и табуретами. Она ходила между гостями, одновременно принимая заказы и подавая блюда, работая в одиночку за двоих. Если появлялся новый посетитель, она с трудом вытаскивала новый складной столик, чтобы гость мог сесть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он хотел посмотреть, что с телефоном, но мясо уже почти подгорало, поэтому ему пришлось сначала заняться им, и не мог отвлечься на проблему с телефоном.</w:t>
+        <w:t>Он хотел посмотреть, что с телефоном, но мясо уже почти подгорало, поэтому ему пришлось сначала заняться им, и он не мог отвлечься на проблему с телефоном.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Жареные сосиски, да? Подожди минутку, - женщину повернулась к печи и крикнула: - Муж, а сосиски сегодня еще есть?</w:t>
+        <w:t>- Жареные сосиски, да? Подожди минутку, - женщина повернулась к печи и крикнула: - Муж, а сосиски сегодня еще есть?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3214,51 +3214,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лин Чэнь посмотрел в сторону и увидел, что Хэ Цзиньчжао уже отошел от мужчины-продавца и подлетел к его столику. Ему не нравились жирные столы и стулья, и он не стал садиться, а просто висел в воздухе.</w:t>
+        <w:t>Лин Чэнь посмотрел в сторону и увидел, что Хэ Цзиньчжао уже отошел от мужчины-продавца и подлетел к его столику. Ему не нравились жирные столы и стулья, и он не стал садиться, а просто парил в воздухе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3726,51 +3726,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Сестра, посчитай! - Молодая девушка подошла к ларьку с шашлычками и дружелюбно поздоровалась с хозяевами. На носу у нее были очки в толстой оправе, окрашеные темно-золотистые волосы сильно отросли, и она небрежно заколола их на затылке. Огромные темные круги под глазами говорили о недосыпе, и в целом она выглядела уставшей и безжизненной.</w:t>
+        <w:t>- Сестра, посчитай! - Молодая девушка подошла к ларьку с шашлычками и дружелюбно поздоровалась с хозяевами. На носу у нее были очки в толстой оправе, окрашенные темно-золотистые волосы сильно отросли, и она небрежно заколола их на затылке. Огромные темные круги под глазами говорили о недосыпе, и в целом она выглядела уставшей и безжизненной.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4686,51 +4686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Огонек на конце сигареты то замирал, то вспыхивал, а нежный дымок медленно поднимался вверх и растворялся в ночной тьме. Женские сигареты не имели привычного запаха никотина, а наоборот, обладали легким сладковатым ароматом.</w:t>
+        <w:t>Огонек на конце сигареты то замирал, то вспыхивал, а нежный дымок медленно поднимался вверх и растворялся в ночной тьме. Женские сигареты не имели привычного запаха табака, а наоборот, обладали легким сладковатым ароматом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>