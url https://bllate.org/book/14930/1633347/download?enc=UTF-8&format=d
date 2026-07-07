--- v0 (2026-05-15)
+++ v1 (2026-07-07)
@@ -14,83 +14,83 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>За хого Дай Янань быстро сблизились с «братьями Лин».</w:t>
-[...31 lines deleted...]
-        <w:t>Как писательница, у нее была профессиональная привычка: она любила наблюдать за самыми разными людьми, с которыми сталкивалась, а затем в уме сочинять для них «краткие характеристики персонажей».</w:t>
+        <w:t>За хого Дай Янань быстро сблизилась с «братьями Лин».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она писательница, и у нее была профессиональная привычка: она любила наблюдать за самыми разными людьми, с которыми сталкивалась, а затем в уме сочинять для них «краткие характеристики персонажей».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Названый «кое-кем» Хэ Цзиньчжао сердито отвернулся, даже не взглянув на плавающую в кастрюле кинзу.</w:t>
+        <w:t>Названный «кое-кем» Хэ Цзиньчжао сердито отвернулся, даже не взглянув на плавающую в кастрюле кинзу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,51 +718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как только эти слова прозвучали, Дай Янь, которая до этого активно «ела» хого, вдруг замерла. Она опустила взгляд на свою миску и на этот раз наконец увидела гору еды.</w:t>
+        <w:t>Как только эти слова прозвучали, Дай Янань, которая до этого активно «ела» хого, вдруг замерла. Она опустила взгляд на свою миску и на этот раз наконец увидела гору еды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Под пристальным взглядом Лин Чэня и Хэ Цзиньчжао фигура девушки внезапно стала странной: то раздувалась, то сжималась, то становилась прозрачной, то плотной… Словно клубы сгустившегося дыма, который мог развеять сильный порыв ветра.</w:t>
+        <w:t>Под пристальным взглядом Лин Чэня и Хэ Цзиньчжао фигура девушки внезапно стала странной: то раздувалась, то сжималась, то становилась прозрачной, то плотной… Словно клубы сгустившегося дыма, которые мог развеять сильный порыв ветра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>