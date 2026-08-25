--- v0 (2026-05-19)
+++ v1 (2026-08-25)
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Квартира арендованная, но жизнь - своя. Ты же сам видел, что стол, оставленный предыдущим жильцом, покрыт таким слоев грязи, что его вообще не отчистить. А этот матрас, кто знает, он на нем просто спал или делал что-то еще? По-моему, лучше бы еще и унитаз поменять.</w:t>
+        <w:t>- Квартира арендованная, но жизнь - своя. Ты же сам видел, что стол, оставленный предыдущим жильцом, покрыт таким слоем грязи, что его вообще не отчистить. А этот матрас, кто знает, он на нем просто спал или делал что-то еще? По-моему, лучше бы еще и унитаз поменять.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,51 +1934,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дай Янь:</w:t>
+        <w:t>Дай Янань:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2798,51 +2798,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чтобы было удобнее сблизиться с Дай Янань, Хэ Цзиньчжао использовал свои финансовые возможности и заставил Линь Чэня арендовать все квартиры на этом этаже. Он думал, что хозяйка будет задавать кучу вопросов, но, оказалось, под влиянием денег она без лишних слов просто велела всем старым жильцам переехать на другие этажи.</w:t>
+        <w:t>Чтобы было удобнее сблизиться с Дай Янань, Хэ Цзиньчжао использовал свои финансовые возможности и заставил Лин Чэня арендовать все квартиры на этом этаже. Он думал, что хозяйка будет задавать кучу вопросов, но, оказалось, под влиянием денег она без лишних слов просто велела всем старым жильцам переехать на другие этажи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>