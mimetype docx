--- v0 (2026-05-21)
+++ v1 (2026-08-05)
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Будучи студенткой киноакадемии, у нее было немало возможностей подзаработать.</w:t>
+        <w:t>Она была студенткой киноакадемии, так что у нее было немало возможностей подзаработать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как на зло, беда не приходит одна.</w:t>
+        <w:t>Как назло, беда не приходит одна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,51 +2190,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В любом случае, ее состояла из затворничества и написания текстов, так что разве имеет значение, где именно она это делает?</w:t>
+        <w:t>В любом случае, ее жизнь состояла из затворничества и написания текстов, так что разве имеет значение, где именно она это делает?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2798,51 +2798,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Она в полусонном состоянии подняла глаза и посмотрела в окно, но не увидела солнечного света, а только стену - это был построенный по соседству многоквартирный дом, расположенный настолько близко, что до него можно было дотянуться рукой. Дешевые квартиры не могли похвастаться красивым видом. Кроме получаса солнечного света, которое по счастливой случайности можно увидеть каждый день в полдень, здесь всегда было мрачно.</w:t>
+        <w:t>Она в полусонном состоянии подняла глаза и посмотрела в окно, но не увидела солнечного света, а только стену - это был построенный по соседству многоквартирный дом, расположенный настолько близко, что до него можно было дотянуться рукой. Дешевые квартиры не могли похвастаться красивым видом. Кроме получаса солнечного света, который по счастливой случайности можно увидеть каждый день в полдень, здесь всегда было мрачно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3118,51 +3118,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но, как ни странно, она перерыла весь свой столик, но не нашла бутылку с уксусом.</w:t>
+        <w:t>Как ни странно, она перерыла весь свой столик, но не нашла бутылку с уксусом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>