--- v0 (2026-05-21)
+++ v1 (2026-08-05)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лин Чэнь, подтянув штаны повыше, шел по какому-то городскому поселку*. на юге пятой транспортной кольцевой дороги. Он и представить себе не мог, что в Пекине могут быть такие запущенные места.</w:t>
+        <w:t>Лин Чэнь, подтянув штаны повыше, шел по какому-то городскому поселку* на юге пятой транспортной кольцевой дороги. Он и представить себе не мог, что в Пекине могут быть такие запущенные места.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Не найдя под рукой салфетки, он инстинктивно высунул язык и слизнул мороженное. Сливочная прохладная жидкость коснулась его губ.</w:t>
+        <w:t>Не найдя под рукой салфетки, он инстинктивно высунул язык и слизнул мороженое. Сливочная прохладная жидкость коснулась его губ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4078,51 +4078,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У единственного окна стоял письменный стол. Сейчас был не полдень, поэтому солнечного света не было, и только ноутбук на столе излучал ослепительный свет, а на экране все еще был открыт рабочий документ. Из-за большого расстояния Лин Чэнь не мог разглядеть, что именно она пишет, но плотно напечатанный текст говорил о том, что она работает очень усердно.</w:t>
+        <w:t>У единственного окна стоял письменный стол. Сейчас был не полдень, поэтому солнечного света не было, и только ноутбук на столе излучал ослепительный свет, а на экране все еще был открыт рабочий документ. Из-за большого расстояния Лин Чэнь не мог разглядеть, что именно она пишет, но плотно набранный текст говорил о том, что она работает очень усердно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>