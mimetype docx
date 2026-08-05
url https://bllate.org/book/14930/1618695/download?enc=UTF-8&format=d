--- v0 (2026-05-21)
+++ v1 (2026-08-05)
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Алекс вздрогнула и отряхнулась, боясь, что это насекомое приземлилось на нее. Может это было просто самовнушение, но она почувствовала, как у нее зачесался затылок. Нет, она должна поскорее найти подругу, чтобы та помогла ей проверить, не залезло ли насекомое к ней в одежду.</w:t>
+        <w:t>Алекс вздрогнула и отряхнулась, боясь, что это насекомое приземлилось на нее. Может, это было просто самовнушение, но она почувствовала, как у нее зачесался затылок. Нет, она должна поскорее найти подругу, чтобы та помогла ей проверить, не залезло ли насекомое к ней в одежду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Времени мало, я нашел в системе только основательниц студии «Один взмах кисти», судя по номерам студенческих, эти четыре девушки жили в одной комнате. Трое из них позже покинули студию, осталась только одна по имени Дай Янань, которая с трудом держится на плаву. Но в контактах в академии нет ее текущего адреса и телефона. Если хотим ее найти, придется съездить в ее родной город.</w:t>
+        <w:t>- Времени мало, я нашел в системе только основательниц студии «Один взмах кисти», судя по номерам студенческих, эти четыре девушки жили в одной комнате. Три из них позже покинули студию, осталась только одна по имени Дай Янань, которая с трудом держится на плаву. Но в контактах в академии нет ее текущего адреса и телефона. Если хотим ее найти, придется съездить в ее родной город.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3566,51 +3566,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Камера следовала за ворвавшейся в класс Мэнмэн, а затем сфокусировалась на молодом человеке в школьной форме, стоящем у доски. Белыми тонкими пальцами сжимая мелок, он выводил на доске слова. Его почерк был твердым и изящным, как и он сам.</w:t>
+        <w:t>Камера следовала за ворвавшейся в класс Мэнмэн, а затем сфокусировалась на молодом человеке в школьной форме, стоящем у доски. Сжимая мелок белыми тонкими пальцами, он выводил на доске слова. Его почерк был твердым и изящным, как и он сам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>