--- v0 (2026-05-21)
+++ v1 (2026-08-05)
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Наш осветитель, по совместительству мастер на все руки, водитель, и реквизитор…</w:t>
+        <w:t>- Наш осветитель, по совместительству мастер на все руки, водитель и реквизитор…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3982,51 +3982,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Ах да, я чуть не забыла, актеры же умеют сами красится! Но, старший Лин, ты умеешь делать женский макияж? - Она указала на стоящую рядом девочку: - Ее макияж должен быть более естественным и соответствовать ее возрасту.</w:t>
+        <w:t>- Ах да, я чуть не забыла, актеры же умеют сами краситься! Но, старший Лин, ты умеешь делать женский макияж? - Она указала на стоящую рядом девочку: - Ее макияж должен быть более естественным и соответствовать ее возрасту.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6862,51 +6862,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мрачные мысли как будто рассеялись. Он и подумать не мог, что всего за час, пока его не было, его Сяо Лин превратится в главного героя фильма.</w:t>
+        <w:t>Мрачные мысли как будто рассеялись. Он и подумать не мог, что всего за час, пока его не было, его Сяо Лин превратился в главного героя фильма.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>