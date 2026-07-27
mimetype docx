--- v0 (2026-05-24)
+++ v1 (2026-07-27)
@@ -14,51 +14,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Один взмах кисти» - сценарная студия, основанная три года назад. В команду входят четыре человека, все - талантливые выпускники сценарного факультета Пекинской киноакадемии. Среди их работ - «Король демонов, не убегай», «Мужчина, женившийся на императрице», «Призрачная тень Республики», «Хочу поговорить с тобой о любви» и многие другие вертикальные сериалы*.</w:t>
+        <w:t>«Один взмах кисти» - сценарная студия, основанная три года назад. В команду входят четыре человека, все - талантливые выпускники сценарного факультета Пекинской киноакадемии. Среди их работ - «Король демонов, не убегай», «Мужчина, женившийся на императрице», «Призрачная тень Республики», «Хочу поговорить с тобой о любви» и многие другие вертикальные сериалы.*</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Суперзвезда обиделась.</w:t>
+        <w:t>- Суперзвезда обиделся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3086,51 +3086,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Час в пути пролетел быстро. Когда они вышли из поезда, уже стемнело. Лин Чэнь взял такси и направился прямо в киноакадемию. Такси медленно ехало по третьему кольцу - сейчас был час пик, и на карте навигатора все было окрашено в красный цвет.</w:t>
+        <w:t>Час в пути пролетел быстро. Когда они вышли из поезда, уже наступил обед. Лин Чэнь взял такси и направился прямо в киноакадемию. Такси медленно ехало по третьему кольцу - сейчас был час пик, и на карте навигатора все было окрашено в красный цвет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3182,51 +3182,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Рекламные щиты на автобусных остановках, огромные экраны у торговых центров, баннеры на крышах офисных зданий… На этих экранах Хэ Цзиньчжао то был одет в дорогой костюм, то носил инкрустированные бриллиантами часы, стоимость которых равнялась цене квартиры в столице, то мчался верхом на лошади по степи… На экранах он был таким совершенным, таким выдающимся, возвышающимся над всеми, он был самой яркой звездой, висящей в ночном небе, недосягаемой.</w:t>
+        <w:t>Рекламные щиты на автобусных остановках, огромные экраны у торговых центров, баннеры на крышах офисных зданий… На этих экранах Хэ Цзиньчжао то был одет в дорогой костюм, то носил инкрустированные бриллиантами часы, стоимость которых равнялась цене квартиры в столице, то мчался верхом на лошади по степи… На экранах он был таким совершенным, таким выдающимся, возвышающимся над всеми, он был самой яркой звездой, сияющей в ночном небе, недосягаемой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Несколько парней в рабочей одежде с логотипом съемочной группы выносили эпл-боксы* из одной из аудиторий, а из приоткрытой двери доносился гневный крик девушки:</w:t>
+        <w:t>Несколько парней в рабочей одежде с логотипом съемочной группы выносили эпл-боксы* из одной из аудиторий, а из приоткрытой двери доносился гневный крик девушки:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>