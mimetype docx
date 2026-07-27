--- v0 (2026-05-23)
+++ v1 (2026-07-27)
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Семья Ху издавна жила в глубине гор, и магия всегда передавалась по женской линии, а не по мужской. Если бы мать Ху Ичжи не подчинилась политике «одна семья - один ребенок» и родила бы еще дочь, то ему бы не пришлось наследовать семейное дело семьи Ху.</w:t>
+        <w:t>Семья Ху издавна жила в глубине гор, и магия всегда передавалась по женской линии, а не по мужской. Если бы мать Ху Ичжи не подчинилась политике «одна семья - один ребенок» и родила бы еще дочь, то ему бы не пришлось наследовать дело семьи Ху.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- …, - Лин Чэнь хмыкнул: - Вот почему я тебя не понимаю. Оказывается, у твоей этой дрянной книги еще пять-шесть-семь-восемь слоев обложки. У тебя действительно толстая кожа.</w:t>
+        <w:t>- …, - Лин Чэнь хмыкнул: - Вот почему я тебя не понимаю. Оказывается, у этой твоей дрянной книги еще пять-шесть-семь-восемь слоев обложки. У тебя действительно толстая кожа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>