--- v0 (2026-05-22)
+++ v1 (2026-07-26)
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Мы отодвинули диван, и ты внезапно потерял сознание, - Лин Чэнь все еще был напуган. - Как бы я не звал тебя, ты не просыпался.</w:t>
+        <w:t>- Мы отодвинули диван, и ты внезапно потерял сознание, - Лин Чэнь все еще был напуган. - Как бы я ни звал тебя, ты не просыпался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5870,51 +5870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Да, фраза «убить зелень», которое используется в шоу-бизнесе как «завершение съемок», происходит именно отсюда. Оно обозначает уникальный этап в процессе изготовления бумаги юаньшу, - Ху Ичжи посмотрел на горсть пепла в ладони Лин Чэня. - Самое главное, что у этой бумаги есть одна особенность: пепел после сгорания не черно-серый, а белый.</w:t>
+        <w:t>- Да, фраза «убить зелень», которое используется в шоу-бизнесе как «завершение съемок», происходит именно отсюда. Она обозначает уникальный этап в процессе изготовления бумаги юаньшу, - Ху Ичжи посмотрел на горсть пепла в ладони Лин Чэня. - Самое главное, что у этой бумаги есть одна особенность: пепел после сгорания не черно-серый, а белый.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>