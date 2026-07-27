--- v0 (2026-05-23)
+++ v1 (2026-07-27)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Будучи ученицей, готовящейся к поступлению, у Гао-Гао за последние три года было не так много возможностей пользоваться телефоном. Единственным временем для отдыха были моменты, когда они с родителями занимались тем, что взрослые считали «полезным для здоровья».</w:t>
+        <w:t>Гао-Гао была ученицей, готовящейся к поступлению, и за последние три года у нее было не так много возможностей пользоваться телефоном. Единственным временем для отдыха были моменты, когда они с родителями занимались тем, что взрослые считали «полезным для здоровья».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После сдачи гаокао у Гао-Гао наконец появился собственный телефон. Она сразу же зарегистрировалась в куче соцсетей, подписалась на главных фанатов, несколько раз побывала на фанатский офлайн-встречах и даже посетила мероприятие промо-тура фильма!</w:t>
+        <w:t>После сдачи гаокао у Гао-Гао наконец появился собственный телефон. Она сразу же зарегистрировалась в куче соцсетей, подписалась на главных фанатов, несколько раз побывала на фанатских офлайн-встречах и даже посетила мероприятие промо-тура фильма!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Эта юная девушка оказалась выпускницей и к тому же младшей по школе учителя Хэ! Учитель Хэ, может обнимете ее?</w:t>
+        <w:t>- Эта юная девушка оказалась выпускницей и к тому же младшей по школе учителя Хэ! Учитель Хэ, может, обнимете ее?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2766,51 +2766,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Нет, - неожиданно Лин Чэнь покачал головой. - Тебе то что? В таком виде, как сейчас, никто не может быть в большей безопасности, чем ты.</w:t>
+        <w:t>- Нет, - неожиданно Лин Чэнь покачал головой. - Тебе-то что? В таком виде, как сейчас, никто не может быть в большей безопасности, чем ты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5838,51 +5838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Ааааааааааа! - Пронзительно закричала А Чань, но не услышала собственного голоса. Она широко раскрыла рот, но казалось, что голосовые связки поглотила черная дыра, не давай издать ни звука.</w:t>
+        <w:t>- Ааааааааааа! - Пронзительно закричала А Чань, но не услышала собственного голоса. Она широко раскрыла рот, но казалось, что голосовые связки поглотила черная дыра, не давая издать ни звука.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>