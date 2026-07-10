--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Один из них был программистом. Он постоянно работал сверхурочно, чтобы успеть с проектом, и так и скончался на рабочем месте. Во время похорон между родственниками, представителями компании и страховой компанией разгорелся скандал, с которым удалось разобраться только после того как мы вызвали полицию. Ты, конечно, не программист, но разве ты не часто не спал ночами, снимаясь в фильмах и заучивая сценарии, из-за чего у тебя сбился режим?</w:t>
+        <w:t>- Один из них был программистом. Он постоянно работал сверхурочно, чтобы успеть с проектом, и так и скончался на рабочем месте. Во время похорон между родственниками, представителями компании и страховой компанией разгорелся скандал, с которым удалось разобраться только после того, как мы вызвали полицию. Ты, конечно, не программист, но разве ты не часто не спал ночами, снимаясь в фильмах и заучивая сценарии, из-за чего у тебя сбился режим?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Нельзя сказать, что это манипулирование. Он так рано потеряла маму, и когда наконец встретил взрослую кошку, то, конечно, изо всех сил старается привязать ее к себе.</w:t>
+        <w:t>- Нельзя сказать, что это манипулирование. Он так рано потерял маму, и когда наконец встретил взрослую кошку, то, конечно, изо всех сил старается привязать ее к себе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,51 +1774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вспомнив ту маленькую девочку с трудным характером, Лин Чэнь почувствовал некоторую грусть. Она была вторым призраком, которого он видел, и в ней было и отталкивающее, и трогательное. Этот маленький призрак, которая смеялась и плакала перед ним, в конце концов должна была покинуть мир людей и отправится в круг перерождений. Интересно, вспомнит ли она их и свою сестру, если они встретятся в следующей жизни?</w:t>
+        <w:t>Вспомнив ту маленькую девочку с трудным характером, Лин Чэнь почувствовал некоторую грусть. Она была вторым призраком, которого он видел, и в ней было и отталкивающее, и трогательное. Этот маленький призрак, которая смеялась и плакала перед ним, в конце концов должна была покинуть мир людей и отправиться в круг перерождений. Интересно, вспомнит ли она их и свою сестру, если они встретятся в следующей жизни?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,51 +2510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Даже бы он и вправду умер от того, что смотрел милые видео с животными, он все равно хотел бы знать, какое именно видео он смотрел.</w:t>
+        <w:t>Даже если бы он и вправду умер от того, что смотрел милые видео с животными, он все равно хотел бы знать, какое именно видео он смотрел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2574,51 +2574,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лин Чэнь подумал, что Хэ Цзиньчжао действительно хитер. Он всегда знал, когда он наиболее очарователен. Он специально принимает меланхоличное выражение лица и с грустью смотрит своими глубокими глазами. Под таким натиском красоты никто не сможет устоять дольше десяти секунд.</w:t>
+        <w:t>Лин Чэнь подумал, что Хэ Цзиньчжао действительно хитер. Он всегда знал, когда он наиболее очарователен. Он специально придает лицу меланхоличное выражение и с грустью смотрит своими глубокими глазами. Под таким натиском красоты никто не сможет устоять дольше десяти секунд.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3278,51 +3278,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>@Похоронный помощник: Ответьте «1», чтобы пройти тест MBTI, ответьте «2», чтобы пройти тест по метафизике, ответьте «3» чтобы пройти тест по гороскопу, ответьте «4» чтобы узнать, в каком направлении находится ваш суженый.</w:t>
+        <w:t>@Похоронный помощник: Ответьте «1», чтобы пройти тест MBTI, ответьте «2», чтобы пройти тест по метафизике, ответьте «3», чтобы пройти тест по гороскопу, ответьте «4», чтобы узнать, в каком направлении находится ваш суженый.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>