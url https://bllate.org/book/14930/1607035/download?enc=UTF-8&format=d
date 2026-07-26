--- v0 (2026-05-24)
+++ v1 (2026-07-26)
@@ -1006,51 +1006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Перед отъездом съемочной группы Чжэн Линьлинь хотела лично попрощаться с Лин Чэнем, но, к сожалению, у Лин Чэня было много заказов, и он был занят гримированием клиентов, поэтому не смог проводить ее. Чжэн Линьлинь осталось только поблагодарить его в WeChat.</w:t>
+        <w:t>Перед отъездом съемочной группы Чжэн Линьлинь хотела лично попрощаться с Лин Чэнем, но, к сожалению, у Лин Чэня было много заказов, и он был занят гримированием клиентов, поэтому не смог проводить ее. Чжэн Линьлинь оставалось только поблагодарить его в WeChat.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,51 +1582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он принялся подзывать кошку, и из кустов действительно показалась знакомая мордочка - та самая трехцветная кошка. А за ней следом выбежал маленький белый котенок размером с ладонь, весь мокрый, с нагноенными глазами. Трехцветная кошка, не отрываясь, вылизывала мокрую шерсть малыша, и пару раз вылизала себя. Большая и маленькая кошки вяло сидели на дороге, а под ними расползалось мокрое мятно.</w:t>
+        <w:t>Он принялся подзывать кошку, и из кустов действительно показалась знакомая мордочка - та самая трехцветная кошка. А за ней следом выбежал маленький белый котенок размером с ладонь, весь мокрый, с нагноенными глазами. Трехцветная кошка, не отрываясь, вылизывала мокрую шерсть малыша, и пару раз вылизала себя. Большая и маленькая кошки вяло сидели на дороге, а под ними расползалось мокрое пятно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4430,51 +4430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Менее чем за месяц Чэнь Гэ похудел как минимум на десять килограмм. Он не дошел до истощения, но выглядел очень изможденным.</w:t>
+        <w:t>Менее чем за месяц Чэнь Гэ похудел как минимум на десять килограммов. Он не дошел до истощения, но выглядел очень изможденным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4814,51 +4814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У Лин Чэня дрогнуло сердце и посмотрел на полупрозрачную фигуру рядом.</w:t>
+        <w:t>У Лин Чэня дрогнуло сердце, он посмотрел на полупрозрачную фигуру рядом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6350,51 +6350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чэнь Гэ был первым, кто обнаружил тело Хэ Цзиньчжао. В течение этого месяца, как только он закрывал глаза, ему казалось, что он возвращается в ту ночь. Каждая минута и каждая секунда той ночи запечатлелись в его памяти, и до их пор ему казалось, что все это было бесконечным абсурдным сном.</w:t>
+        <w:t>Чэнь Гэ был первым, кто обнаружил тело Хэ Цзиньчжао. В течение этого месяца, как только он закрывал глаза, ему казалось, что он возвращается в ту ночь. Каждая минута и каждая секунда той ночи запечатлелись в его памяти, и до сих пор ему казалось, что все это было бесконечным абсурдным сном.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>