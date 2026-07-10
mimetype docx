--- v0 (2026-05-22)
+++ v1 (2026-07-10)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Колеса катафалка пронеслись по последним лучам заходящего солнца, и машина с телом медленно остановилась перед залом прощаний.</w:t>
+        <w:t>Колеса катафалка прокатились по последним лучам заходящего солнца, и машина с телом медленно остановилась перед залом прощаний.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -142,83 +142,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Атмосфера стала необычайно торжественной. Оператор поднял камеру, но объектив сфокусировался не на гробу, а сдержанно остановился на желтом шелковом цветке, прикрепленном к капоту катафалка. Камера скрупулезно фиксировала все происходящее: слезы матери, вздохи отца, скорбь окружающих...</w:t>
-[...31 lines deleted...]
-        <w:t>Несколько сотрудников похоронного бюро были ответственны за вынос гроба. Лин Чэнь заранее встал у дверей зала прощаний, направляя их, чтобы они поставили гроб на каталку в центре.</w:t>
+        <w:t>Атмосфера стала необычайно торжественной. Оператор поднял камеру, но объектив сфокусировался не на гробу, а деликатно остановился на желтом шелковом цветке, прикрепленном к капоту катафалка. Камера скрупулезно фиксировала все происходящее: слезы матери, вздохи отца, скорбь окружающих...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько сотрудников похоронного бюро отвечали за вынос гроба. Лин Чэнь заранее встал у дверей зала прощаний, направляя их, чтобы они поставили гроб на каталку в центре.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,83 +398,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это было одно из немногого, что Хэ Цзиньчжао мог сделать для этой умершей девочки.</w:t>
-[...31 lines deleted...]
-        <w:t>Чжэн Линьлинь, поддерживая госпожу Гуань, подошла к залу прощаний. Тьма, окутывавшая ее, так и не исчезла, застыв словно туманное облако. Лин Чэнь и Хэ Цзиньчжао понимали, что маленький призрак лишь временно успокоился, набирая силу и ожидая момента, чтобы напасть.</w:t>
+        <w:t>Это было едва ли не единственное, что Хэ Цзиньчжао мог сделать для этой умершей девочки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чжэн Линьлинь, поддерживая госпожу Гуань, подошла к залу прощаний. Тьма, окутывавшая ее, так и не исчезла, застыв, словно туманное облако. Лин Чэнь и Хэ Цзиньчжао понимали, что маленький призрак лишь временно успокоился, набирая силу и ожидая момента, чтобы напасть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Господин Гуань, госпожа Гуань, решите, кто из вас переодет вашу дочь в платье принцессы. Я мужчина, мне это делать неудобно.</w:t>
+        <w:t>- Господин Гуань, госпожа Гуань, решите, кто из вас переоденет вашу дочь в платье принцессы. Я мужчина, мне это делать неудобно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Не нужно, - ответил Лин Чэнь. - Самая большая помощь, это если ты будешь держаться от меня подальше.</w:t>
+        <w:t>- Не нужно, - ответил Лин Чэнь. - Самая большая помощь - это если ты будешь держаться от меня подальше.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Молния на мешке постепенно скользила вниз, и каждые несколько сантиметров движения мужчины замедлялись. Насколько большой этой маленький мешок? Чтобы расстегнуть его, ему потребовалось очень много времени.</w:t>
+        <w:t>Молния на мешке постепенно скользила вниз, и каждые несколько сантиметров движения мужчины замедлялись. Насколько большой этот маленький мешок? Чтобы расстегнуть его, ему потребовалось очень много времени.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2894,51 +2894,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Первым, что с ней что-то не так, заметили сотрудники, стоящие за камерой. Режиссер Чэнь спросила:</w:t>
+        <w:t>Первыми, что с ней что-то не так, заметили сотрудники, стоящие за камерой. Режиссер Чэнь спросила:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если бы Лин Чэнь и Хэ Цзиньчжао могли бы видеть ее сейчас, они бы поняли причину - черный туман, окружавший Чжэн Линьлинь, окрасился в кровавый цвет.</w:t>
+        <w:t>Если бы Лин Чэнь и Хэ Цзиньчжао могли видеть ее сейчас, они бы поняли причину - черный туман, окружавший Чжэн Линьлинь, окрасился в кровавый цвет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3726,51 +3726,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Тебе Ху Ичжи что, мозги промыл? - Линь Чэнь прижал ладонь ко лбу. - Я не хочу ссориться с тобой при клиенте, но ты действительно думаешь, что экскременты хомяка способны защитить от злого духа?</w:t>
+        <w:t>- Тебе Ху Ичжи что, мозги промыл? - Лин Чэнь прижал ладонь ко лбу. - Я не хочу ссориться с тобой при клиенте, но ты действительно думаешь, что экскременты хомяка способны защитить от злого духа?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4270,51 +4270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линь Чэнь мысленно прикинул эту сумму, и его сердце заколотилось:</w:t>
+        <w:t>Лин Чэнь мысленно прикинул эту сумму, и его сердце заколотилось:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5582,51 +5582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лин Чэнь поспешно поднялся, держась за поясницу, и пошел открывать. Сначала он осторожно приоткрыл дверь и выглянул. Да, за дверью действительно стоял директор Сун: с редеющими волосами, невысокий и полный, с высоко затянутым ремнем, всегда носящий свой черный пиджак, несмотря на жару, и излучающий с головы до ног чиновничью ауру.</w:t>
+        <w:t>Лин Чэнь поспешно поднялся, держась за поясницу, и пошел открывать. Сначала он осторожно приоткрыл дверь и выглянул. Да, за дверью действительно стоял директор Сун: с редеющими волосами, невысокий и полный, с высоко затянутым ремнем, несмотря на жару всегда носящий свой черный пиджак и излучающий с головы до ног чиновничью ауру.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5870,51 +5870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Я не буду заходить, - вежливо отказался директор Сун. - Ты только что закончил работу, родственники не еще не видели, и если я увижу раньше, это будет не по правилам. Давай поговорим снаружи.</w:t>
+        <w:t>- Я не буду заходить, - вежливо отказался директор Сун. - Ты только что закончил работу, родственники ее еще не видели, и если я увижу раньше, это будет не по правилам. Давай поговорим снаружи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6222,51 +6222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- ... Ты просто не можешь войти? - Хэ Цзиньчжао внезапно возник перед Лин Чэнем, используя себя в качестве щита, отделив Лин Чэня от этого странно ведущего себя «директора Суна».</w:t>
+        <w:t>- ... Ты просто не можешь войти? - Хэ Цзиньчжао внезапно возник перед Лин Чэнем, используя себя в качестве щита, заслонив Лин Чэня от этого странно ведущего себя «директора Суна».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>