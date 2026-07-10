--- v0 (2026-05-22)
+++ v1 (2026-07-10)
@@ -622,51 +622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хэ Цзиньчжао вернулся и пересказал Лин Чэню ситуацию:</w:t>
+        <w:t>Хэ Цзиньчжао вернулся и пересказал Лин Чэню увиденное:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2286,51 +2286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Она не знала, что в ту самую секунду, когда она заговорила, до этого молчавший Хэ Цзиньчжао внезапно бросился на нее, ноготь указательного пальца правой руки внезапно стал острым и тонким, и он устремился прямо к ее глазу - и остановился всего в одной десятой сантиметра от него.</w:t>
+        <w:t>Она не знала, что в ту самую секунду, когда она заговорила, до этого молчавший Хэ Цзиньчжао внезапно бросился на нее, ноготь его указательного пальца правой руки, резко став острым и тонким, устремился прямо к ее глазу - и остановился всего в одной десятой сантиметра от него.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пока Чжэн Линьлинь присела, чтобы поднять вещи, Лин Чэнь беззвучно, одними губами, сказал Хэ Цзиньчжао:</w:t>
+        <w:t>Когда Чжэн Линьлинь присела, чтобы поднять вещи, Лин Чэнь беззвучно, одними губами, сказал Хэ Цзиньчжао:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3854,51 +3854,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С этими словами она достала со дна термосумки маленький контейнер, в которой оказались нарезанный помидор, разрезанный на четыре части сырой зеленый перец и бутылка из-под минеральной воды, в которую была налита странная серо-коричневая жидкость.</w:t>
+        <w:t>С этими словами она достала со дна термосумки маленький контейнер, в котором оказались нарезанный помидор, разрезанный на четыре части сырой зеленый перец и бутылка из-под минеральной воды, в которую была налита странная серо-коричневая жидкость.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4398,51 +4398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Смотря на контейнеры в своих руках, все потеряли аппетит. Несколько сотрудников, у которых были жены и дети, вздохнули особенно тяжело.</w:t>
+        <w:t>Глядя на контейнеры в своих руках, все потеряли аппетит. Несколько сотрудников, у которых были жены и дети, вздохнули особенно тяжело.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5166,51 +5166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Я действительно не согласен, но люди очень сложные существа. Когда родители теряют ребенка, и когда ребенок теряет родителей - это две совершенно разные травмы.</w:t>
+        <w:t>- Я действительно не согласен, но люди очень сложные существа. Когда родители теряют ребенка и когда ребенок теряет родителей - это две совершенно разные травмы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>