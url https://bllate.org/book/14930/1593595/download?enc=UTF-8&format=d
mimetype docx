--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -590,83 +590,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Ну вот, теперь, после выхода в эфир, наш Линь Чэнь, трава бюро*, точно станет знаменитым, - пошутила Юэ-цзе.</w:t>
-[...31 lines deleted...]
-        <w:t>Линь Чэнь вздрогнул:</w:t>
+        <w:t>- Ну вот, теперь, после выхода в эфир, наш Лин Чэнь, трава бюро*, точно станет знаменитым, - пошутила Юэ-цзе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лин Чэнь вздрогнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,51 +1486,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Тц! - Линь Чэнь сжал ручку газа и раздраженно сказал: - По-моему, ты бесстыжая трава. Слезай с моего заднего сиденья и лети сам.</w:t>
+        <w:t>- Тц! - Лин Чэнь сжал ручку газа и раздраженно сказал: - По-моему, ты бесстыжая трава. Слезай с моего заднего сиденья и лети сам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,83 +1550,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Человек и призрак, перешептываясь, добрались до зала прощания. Как обычно, Лин Чэнь вошел внутрь, чтобы заняться работой, а Хэ Цзиньчжао остался витать у входа.</w:t>
-[...31 lines deleted...]
-        <w:t>У зала прощания росли софоры, их зеленые кроны давали густую тень. Говорят, что софора успокаивает души и защищает дом, поэтому в похоронном бюро росли в основном эти деревья. Хэ Цзиньчжао легко взлетел на ветку, достал из беличьего дупла заранее спрятанные мобильный и пауэрбанк, и, пока Лин Чэнь работал, стал читать новости в интернете.</w:t>
+        <w:t>Человек и призрак, перешептываясь, добрались до зала прощаний. Как обычно, Лин Чэнь вошел внутрь, чтобы заняться работой, а Хэ Цзиньчжао остался витать у входа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У зала прощаний росли софоры, их зеленые кроны давали густую тень. Говорят, что софора успокаивает души и защищает дом, поэтому в похоронном бюро росли в основном эти деревья. Хэ Цзиньчжао легко взлетел на ветку, достал из беличьего дупла заранее спрятанные мобильный и пауэрбанк, и, пока Лин Чэнь работал, стал читать новости в интернете.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4046,51 +4046,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Молодой человек неизвестно когда появился из соседней комнаты морга. Маска на лице скрывала большую часть его лица, открывая только ясные глаза. Спокойно, словно ничего не случилось, он поправил едва не соскользнувшую белую ткань, чтобы на фотографии не осталось ни единого открытого края.</w:t>
+        <w:t>Молодой человек неизвестно когда появился из соседней комнаты морга. Маска скрывала большую часть его лица, открывая только ясные глаза. Спокойно, словно ничего не случилось, он поправил едва не соскользнувшую белую ткань, чтобы на фотографии не осталось ни единого открытого края.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4206,83 +4206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> </w:t>
-[...31 lines deleted...]
-        <w:t> </w:t>
+        <w:t>___________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>