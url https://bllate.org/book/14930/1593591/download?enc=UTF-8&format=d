--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -1550,51 +1550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хэ Цзиньчжао, уже сидевший на заднем сидении:</w:t>
+        <w:t>Хэ Цзиньчжао, уже сидевший на заднем сиденье:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,51 +1934,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Потому что с точки зрения директора на заднем сидении никого не было. Он просто увидел подчиненного на скутере и, поскольку очень спешил, попросил его подвезти. Это было абсолютно нормально.</w:t>
+        <w:t>Потому что с точки зрения директора на заднем сиденье никого не было. Он просто увидел подчиненного на скутере и, поскольку очень спешил, попросил его подвезти. Это было абсолютно нормально.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3374,51 +3374,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Ян-цзе, вот эту я часто использую на клиентах, она отличая, даже очень бледные губы перекрывает.</w:t>
+        <w:t>- Ян-цзе, вот эту я часто использую на клиентах, она отличная, даже очень бледные губы перекрывает.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3566,51 +3566,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Спасибо, Да Линь, - Ян-цзе взяла помаду, достала одноразовую кисточку и быстро и быстро нанесла помаду на губы. - Мы же весь день в масках работаем, я уже забыла, когда в последний раз красилась. Сегодня полезла в ящик, а вся косметика просрочена.</w:t>
+        <w:t>- Спасибо, Да Линь, - Ян-цзе взяла помаду, достала одноразовую кисточку и быстро нанесла помаду на губы. - Мы же весь день в масках работаем, я уже забыла, когда в последний раз красилась. Сегодня полезла в ящик, а вся косметика просрочена.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4110,51 +4110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>До встречи с Хэ Цзиньчжао его жизнь никак не пересекалась с индустрией развлечений, а теперь рядом даже будут проводится съемки шоу.</w:t>
+        <w:t>До встречи с Хэ Цзиньчжао его жизнь никак не пересекалась с индустрией развлечений, а теперь рядом даже будут проводиться съемки шоу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4719,82 +4719,50 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Это была Чжэн Линьлинь, та самая малоизвестная актриса с маленьким призраком на плече.</w:t>
-      </w:r>
-[...30 lines deleted...]
-        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>