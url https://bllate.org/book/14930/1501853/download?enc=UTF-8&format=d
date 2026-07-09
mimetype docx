--- v0 (2026-05-22)
+++ v1 (2026-07-09)
@@ -14,51 +14,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В жизни актриса Чжэн Линьлинь выглядела еще более хрупкой, чем на экране. При росте 168 сантиметров она весила едва ли сорок пять килограмм. Ее запястья были тонкими, как ветви ивы, которые, казалось, могли сломаться от малейшего сгибания.</w:t>
+        <w:t>В жизни актриса Чжэн Линьлинь выглядела еще более хрупкой, чем на экране. При росте 168 сантиметров она весила едва ли сорок пять килограммов. Ее запястья были тонкими, как ветви ивы, которые, казалось, могли сломаться от малейшего сгибания.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4078,51 +4078,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Я знаю. Хотя ты меня не видишь, в твоей голове наверняка возникают определенные неподобающие образы, верно? В конце концов, такой мужчина, как я, ростом 187 сантиметров, с восьмью кубиками пресса и чертами лица, как у скульптуры, действительно редкость в реальной жизни. Хотя мы оба мужчины, для тебя совершенно естественно испытывать ко мне либо зависть, либо восхищение. Я довольно великодушен и позволяю своим фанатам фантазировать обо мне как угодно.</w:t>
+        <w:t>- Я знаю. Хотя ты меня не видишь, в твоей голове наверняка возникают определенные неподобающие образы, верно? В конце концов, такой мужчина, как я, ростом 187 сантиметров, с восемью кубиками пресса и чертами лица, как у скульптуры, действительно редкость в реальной жизни. Хотя мы оба мужчины, для тебя совершенно естественно испытывать ко мне либо зависть, либо восхищение. Я довольно великодушен и позволяю своим фанатам фантазировать обо мне как угодно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4398,51 +4398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>---------------------------------</w:t>
+        <w:t>-------------------</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>