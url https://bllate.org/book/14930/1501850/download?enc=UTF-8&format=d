--- v0 (2026-05-22)
+++ v1 (2026-08-05)
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сквозь прозрачное стекло можно было увидеть плавающий внутри SR%T#%amp;R, и H%@%^*O, и даже VY￥#@#%*... Вся бутылка напоминала зелье злой мачехи, пузырящееся так, будто из него в любой момент может вылезти шипящее и визжащее чудовище с восемью ногами и двенадцатью парами глаза.amp;R, и H%@%^*O, и даже VY￥#@#%*... Вся бутылка напоминала зелье злой мачехи, пузырящееся так, будто из него в любой момент может вылезти шипящее и визжащее чудовище с восемью ногами и двенадцатью парами глаза.</w:t>
+        <w:t>Сквозь прозрачное стекло можно было увидеть плавающий внутри SR%T#%$&amp;amp;R, и H%@%^*O, и даже VY￥#@#%*... Вся бутылка напоминала зелье злой мачехи, пузырящееся так, будто из него в любой момент может вылезти шипящее и визжащее чудовище с восемью ногами и двенадцатью парами глаз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Нет, нет, нет, - поспешно отказался Лин Чэнь. - Сегодня у меня шесть заказов, мне скоро нужно в зал прощания. Если родственники увидят меня пьяным, у них обязательно будут претензии.</w:t>
+        <w:t>- Нет, нет, нет, - поспешно отказался Лин Чэнь. - Сегодня у меня шесть заказов, мне скоро нужно в зал прощаний. Если родственники увидят меня пьяным, у них обязательно будут претензии.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,51 +1582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лин Чэнь припарковал скутер у входа в зал прощания, взял свой чемоданчик и направился внутрь. Когда он уже собирался открыть дверь помещения с гробом, его рука замерла. Он повернулся к Хэ Цзиньчжао:</w:t>
+        <w:t>Лин Чэнь припарковал скутер у входа в зал прощаний, взял свой чемоданчик и направился внутрь. Когда он уже собирался открыть дверь помещения с гробом, его рука замерла. Он повернулся к Хэ Цзиньчжао:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,51 +1710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С момента его смерти, он и Лин Чэнь, связанные красной нитью, были практически неразлучны - куда бы ни пошел Лин Чэнь, он следовал за ним. За исключением посещения ванны и туалета, это был первый раз, когда Лин Чэнь запретил ему сопровождать его.</w:t>
+        <w:t>С момента его смерти он и Лин Чэнь, связанные красной нитью, были практически неразлучны - куда бы ни пошел Лин Чэнь, он следовал за ним. За исключением посещения ванны и туалета, это был первый раз, когда Лин Чэнь запретил ему сопровождать себя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,51 +2670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тихий, пропитанный скорбью зал прощаний мгновенно превратился в рынок. Люди стояли, уперев руки в бока, и их крики становились все громче, пока не заглушили даже рыдания из соседнего зала прощания. Другие скорбящие семьи бросали на них осуждающие взгляды.</w:t>
+        <w:t>Тихий, пропитанный скорбью зал прощаний мгновенно превратился в рынок. Люди стояли, уперев руки в бока, и их крики становились все громче, пока не заглушили даже рыдания из соседнего зала прощаний. Другие скорбящие семьи бросали на них осуждающие взгляды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3278,51 +3278,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Из-за наследства дети покойного устроили драку со своими бабушкой и дедушкой. После смерти отца, внезапно объявилось несколько внебрачных детей и стали ссориться из-за имущества, называя друг друга незаконнорожденными. Умер должник, и пришел кредитор, чтобы устроить сцену. Умер мужчина, и его любовница залезла в гроб, чтобы в последний раз поцеловать его, а ее застукала законная жена… Видишь металлоискатель у входа в зал прощания? Здесь однажды произошло нападение с ножом, поэтому директор Сун утвердил его установку...</w:t>
+        <w:t>- Из-за наследства дети покойного устроили драку со своими бабушкой и дедушкой. После смерти отца внезапно объявилось несколько внебрачных детей и стали ссориться из-за имущества, называя друг друга незаконнорожденными. Умер должник, и пришел кредитор, чтобы устроить сцену. Умер мужчина, и его любовница залезла в гроб, чтобы в последний раз поцеловать его, а ее застукала законная жена… Видишь металлоискатель у входа в зал прощаний? Здесь однажды произошло нападение с ножом, поэтому директор Сун утвердил его установку...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3438,51 +3438,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он вспомнил, что на его похоронах Лин Чэня заставили подписать соглашение о конфиденциальности и обыскали его, и он спокойно выполнил все требования. Может быть, в глазах Лин Ченя его смерть тоже была не более чем интересным зрелищем?</w:t>
+        <w:t>Он вспомнил, что на его похоронах Лин Чэня заставили подписать соглашение о конфиденциальности и обыскали его, и он спокойно выполнил все требования. Может быть, в глазах Лин Чэня его смерть тоже была не более чем интересным зрелищем?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3534,51 +3534,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лин Чэнь, не подозревая о мыслях Хэ Цзиньчжао, остановился и обернулся, оглядывая охваченное хаосом помещения. Его взгляд упал на черно-белый портрет. На фотографии пожилая женщина была опрятно одета, с седыми волосами и улыбающимися глазами, она смотрела на своих почтительных сыновей и внуков, которые ссорились в зале прощания.</w:t>
+        <w:t>Лин Чэнь, не подозревая о мыслях Хэ Цзиньчжао, остановился и обернулся, оглядывая охваченное хаосом помещение. Его взгляд упал на черно-белый портрет. На фотографии пожилая женщина была опрятно одета, с седыми волосами и улыбающимися глазами, она смотрела на своих почтительных сыновей и внуков, которые ссорились в зале прощаний.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3630,51 +3630,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как сказал Ху Ичжи, не каждая душа остается в этом мире в виде призрака. Старушка окончательно ушла, и ей не придется видеть уродливые лица людей в зале прощания.</w:t>
+        <w:t>Как сказал Ху Ичжи, не каждая душа остается в этом мире в виде призрака. Старушка окончательно ушла, и ей не придется видеть уродливые лица людей в зале прощаний.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>