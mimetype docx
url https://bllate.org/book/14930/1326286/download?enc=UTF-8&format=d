--- v0 (2026-05-08)
+++ v1 (2026-07-08)
@@ -526,83 +526,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хэ Цзинчжао рассмеялся еще громче.</w:t>
-[...31 lines deleted...]
-        <w:t>Раз уж в доме гости, то, хочет того хозяин или нет, их полагается угостить обедом. Лин Чэнь давно устал от столовской еды и от того, что в его глуши приложения доставки выдавали лишь пустой белый экран. Раз уж он выбрался в город, он был полон решимости побаловать себя чем-то достойным - набором «Комбо 1+1»* из Макдоналдса по цене всего 13,9 юаня.</w:t>
+        <w:t>Хэ Цзиньчжао рассмеялся еще громче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз уж в доме гости, то, хочет того хозяин или нет, их полагается угостить обедом. Лин Чэнь давно устал от столовской еды и от того, что в его глуши приложения доставки выдавали лишь пустой белый экран. Раз уж он выбрался в город, он был полон решимости побаловать себя чем-то достойным - набором «Комбо 1+1» из Макдоналдса по цене всего 13,9 юаня.*</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лин Чэнья бесили люди, которые говорили: «Почему они не едят мясо?».*</w:t>
+        <w:t>Лин Чэня бесили люди, которые говорили: «Почему они не едят мясо?».*</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хэ Цзиньчжао не мог на это смотреть. Он махнул рукой, и телефон Лин Чэня внезапно сам собой заработал, открылся незнакомый интерфейс иностранного банка. Он вошел в систему и в одно мгновение перевел деньги... В то же время мобильное банковское приложение Лин Чэня издало тихий звуковой сигнал, выдав уведомление: [Уважаемый господин Лин, на ваш сберегательный счет, заканчивающийся на xxxx, поступил перевод в иностранной валюте в размере 100 000 долларов США].</w:t>
+        <w:t>Хэ Цзиньчжао не мог на это смотреть. Он махнул рукой, и телефон Лин Чэня внезапно сам собой заработал, открылся незнакомый интерфейс иностранного банка. Он авторизовался и в одно мгновение перевел деньги... В то же время мобильное банковское приложение Лин Чэня издало тихий звуковой сигнал, выдав уведомление: [Уважаемый господин Лин, на ваш сберегательный счет, заканчивающийся на xxxx, поступил перевод в иностранной валюте в размере 100 000 долларов США].</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,51 +2222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хэ Цзиньчжао задержал дыхание и сосредоточился. Используя только что выученный метод, он призвал свою духовную силу. Двумя тонкими пальцами он взял печенье и осторожно поднял его. Из печенья поднялась тонкая струйка дыма, которая собралась в крошечное облачко на кончиках пальцев мужчины, а затем чем он положил его в рот.</w:t>
+        <w:t>Хэ Цзиньчжао задержал дыхание и сосредоточился. Используя только что выученный метод, он призвал свою духовную силу. Двумя тонкими пальцами он взял печенье и осторожно поднял его. Из печенья поднялась тонкая струйка дыма, которая собралась в крошечное облачко на кончиках пальцев мужчины, а затем он положил его в рот.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Ах, я только что понял, что случайно взял не то. Это жевательный корм Сяо Чайчай-вань, ха-ха, ха-ха, ха-ха-ха-ха.</w:t>
+        <w:t>- Ах, я только что понял, что случайно взял не то. Это жевательный корм Сяо Чайчай-ваня, ха-ха, ха-ха, ха-ха-ха-ха.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3598,51 +3598,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Нет, рост. 184 сантиметров было, когда меня измеряли в двадцать. Сейчас мой рост 187 сантиметров, а в обуви я легко достигаю 190 сантиметров.</w:t>
+        <w:t>- Нет, рост. 184 сантиметра было, когда меня измеряли в двадцать. Сейчас мой рост 187 сантиметров, а в обуви я легко достигаю 190 сантиметров.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3982,83 +3982,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>---------------------------------</w:t>
-[...31 lines deleted...]
-        <w:t> </w:t>
+        <w:t>-------------------</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4078,51 +4046,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>* «Комбо 1+1» - 1+1随心配 - акция Макдоналд в Китае, где можно выбрать 2 продукта из определенного списка за фиксированную цену</w:t>
+        <w:t>* «Комбо 1+1» - 1+1随心配 - акция Макдоналдс в Китае, где можно выбрать 2 продукта из определенного списка за фиксированную цену</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>