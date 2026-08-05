--- v0 (2026-05-22)
+++ v1 (2026-08-05)
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Как я сейчас выгляжу? У меня что, отовсюду течет кровь или зрачки красные? Почему он так меня боится?</w:t>
+        <w:t>- Как я сейчас выгляжу? У меня что, отовсюду течет кровь или глаза красные? Почему он так меня боится?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В шоу-бизнесе говорят: «Популярность питает человека». Чем популярнее звезда, тем лучше ее осанка и цвет лица, и наоборот, те, кто вовлечен в скандалы, часто выглядят изможденными и угрюмыми.</w:t>
+        <w:t>В шоу-бизнесе говорят: «Популярность питает человека». Чем популярнее артист, тем лучше его осанка и цвет лица, и наоборот, те, кто вовлечен в скандалы, часто выглядят изможденными и угрюмыми.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,51 +1582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они могут быстро возвысить кого-то до божественного статуса, а потом без сожаления повернутся спиной.</w:t>
+        <w:t>Они могут быстро возвысить кого-то до божественного статуса, а потом без сожаления повернуться спиной.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Не думал, что я настолько благородный и прекрасный?»</w:t>
+        <w:t>- Не думал, что я настолько благородный и прекрасный?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- У меня много лет не было встреч с фанатами. Я действительно никогда раньше не встречался с Сяо Лин.</w:t>
+        <w:t>- У меня много лет не было встреч с фанатами. Я действительно никогда раньше не встречался с Сяо Лином.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3886,83 +3886,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> </w:t>
-[...31 lines deleted...]
-        <w:t>---------------------------------</w:t>
+        <w:t>-----------------</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>