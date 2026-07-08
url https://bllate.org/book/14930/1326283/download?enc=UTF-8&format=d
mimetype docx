--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Дело не в том, что я не хочу его видеть, - ответил Лин Чэнь. - А в том, что он не хочет видеть меня. Я прекрасно знаю свое место. Я всего лишь из новичок в стартовой деревне*. Староста дал мне задание доставить письмо, я его доставил и ухожу. Я не хочу начинать побочные квесты.</w:t>
+        <w:t>- Дело не в том, что я не хочу его видеть, - ответил Лин Чэнь. - А в том, что он не хочет видеть меня. Я прекрасно знаю свое место. Я всего лишь новичок в стартовой деревне*. Староста дал мне задание доставить письмо, я его доставил и ухожу. Я не хочу начинать побочные квесты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,51 +1710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лин Чэнь вспомнил, что во время их ссоры в лифте свет действительно стал тусклее. Тогда он списал это на игру воображения, но теперь понял, что это что Хэ Цзиньчжао впервые применил свою «способность».</w:t>
+        <w:t>Лин Чэнь вспомнил, что во время их ссоры в лифте свет действительно стал тусклее. Тогда он списал это на игру воображения, но теперь понял, что это Хэ Цзиньчжао впервые применил свою «способность».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Разве это именно не оно? - Лин Чэнь пренебрежительно фыркнул. - Призрак в лифте - это самое банальное клише в фильмах ужасов. Заставляют мигать лампочки, закрывают двери, пугают случайных прохожих... Я ставлю такие фильмы на фон перед сном, когда работаю в ночную смену.</w:t>
+        <w:t>- Разве это не именно оно? - Лин Чэнь пренебрежительно фыркнул. - Призрак в лифте - это самое банальное клише в фильмах ужасов. Заставляют мигать лампочки, закрывают двери, пугают случайных прохожих... Я ставлю такие фильмы на фон перед сном, когда работаю в ночную смену.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2862,51 +2862,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Причина этого, скорее всего, была в том, что Хэ Цзинчжао наказал тех двух болтливых стариков в лифте.</w:t>
+        <w:t>Причина этого, скорее всего, была в том, что Хэ Цзиньчжао наказал тех двух болтливых стариков в лифте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4910,83 +4910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t> </w:t>
-[...31 lines deleted...]
-        <w:t>---------------------------------</w:t>
+        <w:t>-----------------</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>