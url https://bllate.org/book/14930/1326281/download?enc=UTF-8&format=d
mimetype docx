--- v0 (2026-05-22)
+++ v1 (2026-08-05)
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если бы он мог повернуть время вспять, он бы ни за что не позволил Хэ Цзиньчжао сесть на его скутер... Нет, если бы он мог повернуть время вспять, он бы ни за что не взялся бы за ночную работу, чтобы нанести грим Хэ Цзиньчжао!</w:t>
+        <w:t>Если бы он мог повернуть время вспять, он бы ни за что не позволил Хэ Цзиньчжао сесть на его скутер... Нет, если бы он мог повернуть время вспять, он бы ни за что не взялся за ночную работу, чтобы нанести грим Хэ Цзиньчжао!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как обычный младший сотрудник, он предпочитал избегать общения с начальством, каким бы дружелюбным оно не было. Он скорее выполнил бы десять заказов за день, чем пошел выпить чашку чая с начальником.</w:t>
+        <w:t>Как обычный младший сотрудник, он предпочитал избегать общения с начальством, каким бы дружелюбным оно ни было. Он скорее выполнил бы десять заказов за день, чем пошел выпить чашку чая с начальником.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,51 +1934,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Вчера у тебя был выходной, и он не успел провести с тобой разговор. Как только ты пришел сегодня на работу, он вызвал тебя в свой кабинет. Он наверняка скажет тебе держать язык за зубами - никому не говорить ни слова о том, что ты работал со смой, особенно своим коллегам. Не забывай, что ты подписал соглашение о неразглашении с моим агентством. Если кто-то из ваших сотрудников сольет информацию о моей смерти, ему грозит огромный штраф.</w:t>
+        <w:t>- Вчера у тебя был выходной, и он не успел провести с тобой разговор. Как только ты пришел сегодня на работу, он вызвал тебя в свой кабинет. Он наверняка скажет тебе держать язык за зубами - никому не говорить ни слова о том, что ты работал со мной, особенно своим коллегам. Не забывай, что ты подписал соглашение о неразглашении с моим агентством. Если кто-то из ваших сотрудников сольет информацию о моей смерти, ему грозит огромный штраф.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3566,51 +3566,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Как могут сосуществовать роли «Великий шаман» и «член партии»?</w:t>
+        <w:t>- Как могут сосуществовать роли «Великого шамана» и «члена партии»?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4174,83 +4174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>---------------------------------</w:t>
-[...31 lines deleted...]
-        <w:t> </w:t>
+        <w:t>-------------------</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>