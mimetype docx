--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -238,83 +238,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>- Сяо Лин, это я, - неожиданно на другом конце провода раздался голос их директора. - Никто с тобой не шутит. Ты сегодня дежурный? Хорошо. Немедленно бери инструменты и приходи в зал прощания №2.</w:t>
-[...31 lines deleted...]
-        <w:t>- ...? - Лин Чэнь снова подсознательно взглянул на настенные часы. Да, действительно было три часа. - Сейчас?</w:t>
+        <w:t>- Сяо Лин, это я, - неожиданно на другом конце провода раздался голос их директора. - Никто с тобой не шутит. Ты сегодня дежурный? Хорошо. Немедленно бери инструменты и приходи в зал прощаний №2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>- ...? - Лин Чэнь снова машинально взглянул на настенные часы. Да, действительно было три часа. - Сейчас?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Территория их комплекса была довольно большой. Лин Чэнь сел на свой скутер помчался к залу прощания №2. Проезжая мимо главного здания, он увидел множество припаркованных перед ним роскошных автомобилей. Незнающий человек мог бы подумать, что это выставка дорогих машин.</w:t>
+        <w:t>Территория их комплекса была довольно большой. Лин Чэнь сел на свой скутер и помчался к залу прощаний №2. Проезжая мимо главного здания, он увидел множество припаркованных перед ним роскошных автомобилей. Незнающий человек мог бы подумать, что это выставка дорогих машин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лин Чэнь остановил скутер возле зала прощания, и уже собирался слезть с него, как вдруг со всех сторон его окружили четыре короткостриженых здоровяка ростом около двух метров, в черных костюмах.</w:t>
+        <w:t>Лин Чэнь остановил скутер возле зала прощаний, и уже собирался слезть с него, как вдруг со всех сторон его окружили четыре короткостриженых здоровяка ростом около двух метров, в черных костюмах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,51 +1582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как он и ожидал, после нескольких минут промедления дверь зала прощания внезапно распахнулась, и раздался знакомый голос:</w:t>
+        <w:t>Как он и ожидал, после нескольких минут промедления дверь зала прощаний внезапно распахнулась, и раздался знакомый голос:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,51 +2254,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Небольшая комната, где находился гроб, находилась в задней части зала прощания. Лин Чэнь надел маску, взял инструменты и привычно открыл дверь.</w:t>
+        <w:t>Небольшая комната, где находился гроб, располагалась в задней части зала прощаний. Лин Чэнь надел маску, взял инструменты и привычно открыл дверь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3406,115 +3406,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>* Иньши - время с 3:00 до 5:00 утра</w:t>
-[...63 lines deleted...]
-        <w:t>* Большого шлем - 大满贯 (dàmǎnguàn) - термин пришел из игр, означает завоевание всех главных титулов. Тут имеется ввиду три главные кинопремии Китая: Золотая лошадь (金馬獎), Золотой петух (金鸡奖) и Гонконгская кинопремия (香港電影金像獎)</w:t>
+        <w:t>* Иньши - время с 3:00 до 5:00 утра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* Гороскоп 八字 (bā zì) - полная дата рождения человека, записанная по традиционной системе (год, месяц, день, час)). Человек с сильным гороскопом имеет мощную энергетику, и сильную ауру, которая, в том числе, отталкивает злых духов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* Большой шлем - 大满贯 (dàmǎnguàn) - термин пришел из игр, означает завоевание всех главных титулов. Тут имеется ввиду три главные кинопремии Китая: Золотая лошадь (金馬獎), Золотой петух (金鸡奖) и Гонконгская кинопремия (香港電影金像獎).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>