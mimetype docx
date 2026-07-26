--- v0 (2026-05-15)
+++ v1 (2026-07-26)
@@ -14,243 +14,275 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сотрудница-мерфолк тоже немного опешила, но быстро сориентировалась и с улыбкой сказала:</w:t>
-[...191 lines deleted...]
-        <w:t>Шэнь Яочуань нежно погладил маленького мерфолка по голове, утешая:</w:t>
+        <w:t>Сотрудница-мерфолк тоже слегка опешила, но быстро пришла в себя и с улыбкой сказала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Маленький мерфолк так привязан к вашему высочеству.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прививочная была совсем крошечной. Внутри, кроме большого шкафа для инструментов и препаратов, ничего не было. Помещение всегда держали закрытым — чтобы эти малыши, испугавшись, не разбежались кто куда, и потом не пришлось их ловить, чтобы продолжить укол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Людей в прививочной тоже было немного. Из-за тесноты обычно разрешалось заходить только одному опекуну с детёнышем, так что Шэнь Лю внутрь не пошёл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав у самого уха уведомление «монеты удачи +1», Тан Ли ещё крепче стиснул в пальцах одежду Шэнь Яочуаня. На лице у него не было ни капли радости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да хватит болтать... скорее бы уже укол... раньше умрёшь — раньше отмучаешься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он хотел домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань поднял руку и мягко погладил маленького русала по голове, тихо уговаривая:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,1363 +302,2051 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ваше Высочество, держите его за обе руки, я быстро сделаю и закончим, — сказала сотрудница-мерфолк, явно очень опытная.</w:t>
-[...1311 lines deleted...]
-        <w:t>Вся комната ожидания была тихой, слышно было, как падает иголка. Звук сосания соски стал особенно громким.</w:t>
+        <w:t>— Ваше высочество, придержите его за обе ручки, я быстро сделаю и всё закончится, — сотрудница-мерфолк, очевидно, была очень опытной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань, услышав это, на мгновение растерялся. Он опустил взгляд на ручки русалёнка, тоненькие, почти с его палец толщиной, и вдруг не понял, как вообще к ним подступиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подождав и так и не дождавшись укола, Тан Ли, не открывая зажмуренных глаз, спросил у Системы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Почему до сих пор не начали?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: [Шэнь Яочуань думает]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«О чём?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: [Как схватить вас за руку так, чтобы случайно её не оторвать]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рядом маленький мерфолк, который только что ревел во весь голос, уже перестал плакать. Под успокаивающие слова родных он сосал конфету в форме соски; глаза у него всё ещё были красные, и выглядел он ужасно жалко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец пальцы Шэнь Яочуаня осторожно придержали обе руки Тан Ли — бережно, почти невесомо, словно он боялся причинить ему боль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да с такой «фиксацией» стоило только чуть дёрнуться — и можно было бы вырваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он ведь не настоящий малыш.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С какой стати ему бояться уколов... вот ещё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У... — как только игла вошла, у Тан Ли тут же покраснели глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рука, в которую не кололи, резко вырвалась из пальцев Шэнь Яочуаня, тело само собой ещё сильнее вжалось в его грудь. Вторую руку сотрудница уже удерживала, не давая пошевелиться, так что Тан Ли оставалось только изо всех сил вцепиться в одежду на его груди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: [Потерпите, хозяин, уже почти всё]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за того что доза вакцины была немаленькой, сотрудница-мерфолк медленно нажимала на шприц, не решаясь вводить слишком быстро.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И с каждым движением поршня боль вспыхивала всё сильнее, будто разрывая изнутри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слёзы у Тан Ли сами покатились вниз, без всякого контроля. Тело мелко задрожало, хвостик подогнулся к животу — до того ему было обидно и горько.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система в недоумении спросила: [Неужели так больно? Игла вроде тонкая... боль — и правда странная штука. Жаль, код нельзя материализовать]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потом добавила: [Больнее, чем когда тот мерфолк поранил вам хвост? Тогда вы тоже плакали]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Вы были заблокированы носителем. Время блокировки: 1 час]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система остолбенела: [?????]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли уже и не помнил, когда в последний раз ему делали укол. Кажется, ещё когда он сам был совсем малышом, и всех маленьких русалов в Бухте Русалов водили на прививки вместе. Но те воспоминания давно уже окончательно стёрлись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почему... почему это так больно?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Система ещё стоит рядом и язвит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он и так изо всех сил терпел, стараясь не издать ни звука, но слёзы всё равно не останавливались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец иглу вынули, и на её месте оказалась маленькая кровоостанавливающая наклейка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какой храбрый малыш, просто умница.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли будто прилюдно унизили. У него не осталось ни капли сил. Вся рыба в нём поникла; он уткнулся лицом в грудь Шэнь Яочуаня и больше не шевелился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какой позор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он и правда никчёмная рыба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, одежда Шэнь Яочуаня была сшита из лучшего цзяосяо, и никакая жидкость, включая его слёзы, не могла её намочить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань тоже отпустил его руку и мягко погладил по голове. Подождав немного и убедившись, что малыш так и не шевельнулся, он подхватил его обеими руками под мышки и приподнял целиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После укола рука всё ещё слегка онемела, держаться за одежду как следует не получалось, так что Тан Ли без труда оказался поднят на уровень глаз Шэнь Яочуаня. В его взгляде на миг мелькнула растерянность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обычно блестящие тёмные глаза сейчас были до крайности обиженными, веки и уголки глаз покраснели — видно было, что он плакал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуаню стало его жалко. И одновременно он растерялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как... его теперь утешать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не подумает ли эта крошка, что он специально привёл его сюда, чтобы обидеть? Не начнёт ли теперь его ненавидеть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И тут как раз та самая мерфолк, что делала Тан Ли прививку, подошла с конфетой-соской в руке. С улыбкой она сунула соску прямо ему в рот и заговорила ласковым голосом, каким обычно уговаривают детей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Награда самому храброму маленькому послушному мерфолку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли, то есть «маленький послушный мерфолк»: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Позор всей его рыбьей жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Придя в себя, Тан Ли немедленно вырвался из рук Шэнь Яочуаня, быстро замахал хвостиком, снова бросился ему на грудь, обеими руками вцепился в его одежду — и мстительно, с нажимом, втянул соску в рот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Апельсиновая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С лёгкой сладостью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зарыв лицо в мягкую ткань цзяосяо, Тан Ли не выдержал и ещё несколько раз украдкой втянул соску.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев, что малыш вовсе не возненавидел его и даже заметно успокоился, Шэнь Яочуань чуть-чуть выдохнул. Задерживаться здесь он не стал и сразу отправился в соседнюю комнату наблюдения — через полчаса можно будет проверить наличие антител.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Малыш так и продолжал крепко сжимать ткань у него на груди, превратившись в маленькую рыбью брошку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И эта рыбья брошка усердно сосала соску — с таким серьёзным видом, так старательно... и так мило.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань осторожно прикрывал Тан Ли рукой и, управляя коммуникатором, направил кресло-коляску в соседнюю комнату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Комната наблюдения была такой же маленькой, как и прививочная, и тоже полностью закрытой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внутри сидели тот самый маленький мерфолк, который недавно плакал громче всех, и его опекун.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерфолк уже совсем успокоился, соска всё ещё была у него во рту, и он уже спал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Опекуном оказалась молодая девушка-мерфолк — вероятно, старшая сестра малыша, или маленькая тётушка, или младшая тётя по отцовской линии. Услышав шум, она рефлекторно посмотрела в их сторону. Раньше она не успела поприветствовать Шэнь Яочуаня — была занята мерфолком, — но теперь наконец освободилась. Подавляя бурное волнение в груди, девушка вежливо кивнула ему и с улыбкой поздоровалась:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ваше высочество.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они с соседками по общежитию все были поклонницами его высочества. Вернувшись, она непременно как следует похвастается этим в общем чате.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань ответил ей кивком и лёгкой улыбкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Её взгляд сам собой скользнул к Тан Ли, который, уткнувшись в его грудь, сосал соску, и выражение у неё стало немного странным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань был сложён прекрасно: узкая талия, широкие плечи. К тому же ткань цзяосяо была мягкой, и сквозь неё смутно проступали очертания мышц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А место, на котором устроился этот маленький мерфолк... подозрительно близко находилось к одной довольно деликатной части груди. Пусть и не в точности на ней, но достаточно близко, чтобы воображение невольно пустилось вскачь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В комнате ожидания, кроме них, никого не было. Стояла такая тишина, что хоть иголку урони — услышишь. И потому звук посасываемой соски казался особенно отчётливым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина-мамочка... ах, до чего же это хорошо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>