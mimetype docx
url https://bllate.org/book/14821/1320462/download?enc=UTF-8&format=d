--- v0 (2026-05-18)
+++ v1 (2026-07-04)
@@ -14,1651 +14,1475 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В свою первую ночь после вылупления Тан Ли спал крепко. Кровать, сделанная из мягких водорослей, была очень удобной.</w:t>
-[...1599 lines deleted...]
-        <w:t>Шэнь Люй посмотрел на повязку на правой руке Шэнь Яочуаня:</w:t>
+        <w:t>Усевшись в уже знакомый черный флаер, они вдвоем отправились в сторону океана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В отличие от прошлой поездки, в салоне не стояла гробовая тишина — теперь играла очень спокойная, расслабляющая музыка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако сердце Тан Ли колотилось как сумасшедшее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скоро ему предстояло увидеть толпу этих грозных мерфолков. В прошлый раз у него хотя бы была скорлупа, где можно было спрятаться, а сейчас — ничего. В этом маленьком аквариуме нет даже веточки водорослей...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Не бойтесь, хозяин. В крайнем случае, просто притворитесь, что упали в обморок от страха. Проснетесь — и всё уже позади】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гениальный план, ничего не скажешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он боялся, что если перепугается слишком сильно, то «проснуться» может уже в совершенно другом мире.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив его беспокойство, Шэнь Яочуань коснулся головы малыша, метавшегося по маленькому аквариуму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это ненадолго. На обратном пути заглянем в фуд-корт подводного города.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рану на правой руке он обработал в ванной вчера вечером, после того как поиграл с русалёнком. К тому моменту кровь уже остановилась, и рана начала затягиваться с поразительной быстротой, оставив лишь уродливый неровный шрам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, это не имело значения. Регенерация при ментальной силе класса SSS была феноменальной, и скоро шрам исчезнет без следа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно поэтому сотрудники исследовательского института ставили на нем эксперименты, не зная меры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шрамы его детства давно стерлись с тела, но они навсегда остались в его памяти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли вяло дрейфовал на поверхности, уткнувшись в единственную игрушку, которую Шэнь Яочуань взял с собой — пластиковую уточку. Он не реагировал на прикосновения, лишь изредка слабо шевеля хвостиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какая разница, что там за фуд-корт... там всё равно будет полно мерфолков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скорее бы закончить осмотр и вернуться домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань решил, что Тан Ли просто скучно. После огромного аквариума с декорациями эта тесная переноска, должно быть, казалась ему тюрьмой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав, Шэнь Яочуань открыл коммуникатор и нашел мультфильмы для русалят.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давайте поиграем вместе!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хвостик красный, хвостик зеленый, хвостик голубой!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Красный хвостик любит рыбку,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зеленый хвостик любит креветок,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А голубой хвостик — привереда, он ест только конфеты!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На экране коммуникатора три мультяшных русалёнка с разными хвостами пели и танцевали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно боясь, что Тан Ли плохо слышит, Шэнь Яочуань выключил музыку в салоне и прибавил громкость мультика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Экран: «Хоть вкусы у нас разные, мы трое — лучшие друзья!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система чуть не зависла от смеха: 【Хозяин, честное слово, назовите его уже папой. Если не назовете — это будет просто невежливо с вашей стороны】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мультфильм продолжался, но кроха вдруг нырнул на дно и повернулся к экрану хвостом. Шэнь Яочуань не понимал, что происходит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не нравится?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он переключил еще несколько видео: песни и танцы, приключения маленьких русалов-магов, истории о том, как русалята спасают мир... но малыш больше не всплывал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов Шэнь Яочуань сдался, выключил коммуникатор и достал лакомство. Только на запах еды малыш соизволил вернуться на свою уточку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Похоже... его русалёнок интересуется только едой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань решил, что по возвращении обязательно поищет новые рецепты для детёнышей и попрактикуется в кулинарии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Придерживая палец Шэнь Яочуаня, Тан Ли со сложным выражением лица грыз угощение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас только еда могла исцелить его израненное детское сердце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Добравшись до входа в морской сектор, Шэнь Яочуань закрыл крышку переноски. Их встретил мерфолк, который должен был проводить их в Инкубаторий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был старый знакомый, мерфолк с зеленым хвостом по имени Шэнь Лю — приемный сын его дяди Шэнь Сюня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только Тан Ли увидел Шэнь Лю, он тут же уткнулся лицом в бок уточки в сторону груди Шэнь Яочуаня, поджал хвостик и зажмурился, притворяясь мертвым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если не смотреть, то не так страшно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Лю удивленно приподнял бровь, но промолчал. Малыши после рождения спят очень много, возможно, этот просто уснул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Шэнь Лю упал на повязку на руке Шэнь Яочуаня:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,1075 +1502,1379 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шэнь Яочуань небрежно солгал:</w:t>
-[...1023 lines deleted...]
-        <w:t>Шэнь Яочуань вздрогнул. В следующую секунду его собственный маленький мерфолк быстро задвигал хвостом и влетел прямо ему в объятия. Он бросил даже свою любимую уточку. Две маленькие ручки крепко ухватились за ткань на его груди, лицо уткнулось в нее, а маленький хвост слегка свернулся, как у испуганной креветки.</w:t>
+        <w:t>Шэнь Яочуань небрежно соврал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Случайно поранился, когда готовил для малютки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, уже сам готовишь? Молодец. Но будь осторожнее, — Шэнь Лю с улыбкой хлопнул его по плечу. — Ло Чэнь не донимал тебя после возвращения?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань покачал головой. В последние дни от Ло Чэня не было ни слуху ни духу, он даже начал забывать об этом инциденте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А что вы с ним сделали?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да ничего особенного. Он сам полез в опасное место, а мы не стали его останавливать... Думаю, сейчас он залечивает раны, — Шэнь Лю многозначительно усмехнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань понял намек:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Сокровище»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Именно, — Шэнь Лю прищурился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В подводном мире давно ходила легенда о «сокровище». Никто не знал, откуда она взялась и правда ли это, знали лишь, что оно находится в смертельно опасной зоне, где бушуют гигантские водовороты. Оттуда почти никто не возвращался живым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поначалу многие мерфолки пытались добыть его, но после множества жертв охотников поубавилось. Со временем эта легенда превратилась в страшилку для детей: говорили, что там живут чудовища, которые едят непослушных русалят. Надо сказать, метод работал безотказно — малыши боялись того места как огня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ло Чэнь был в океане впервые. Шэнь Лю просто нанял пару актеров-мерфолков, чтобы те «случайно» проплыли мимо и поболтали, особо подчеркнув фразу: «Даже Его Высочество принц не решился туда соваться». Ло Чэнь тут же загорелся и потребовал отвести его туда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они не хотели доводить до греха, поэтому держались неподалеку на случай беды — лишние трупы им были не нужны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, Ло Чэнь обладал ментальной силой уровня S, прошел подготовку в академии и имел боевой опыт. К тому же он очень дорожил своей шкурой. Почувствовав неладное, он вовремя отступил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он получил ранения, но ничего серьезного — просто придется проваляться в постели неделю-другую.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав сплетню, Тан Ли навострил уши, а кончик его хвоста чуть дрогнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот Ло Чэнь ему очень не понравился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив это мимолетное движение, Шэнь Яочуань усмехнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, на бал в эти выходные он вряд ли попадет... и Вторую принцессу не увидит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Лю вскинул брови:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Говорят, Вторая принцесса его терпеть не может. Он сколько ни набивался в кавалеры, она его и на порог не пускала. Неужели эта свадьба всё-таки состоится?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Состоится, — Шэнь Яочуань перестал улыбаться. — Чтобы удержать власть, нужна абсолютная сила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иногда обстоятельства сильнее желаний, особенно когда стоишь на вершине. А Ло Чэнь, как ни крути, обладал уровнем S.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Лю вздохнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эх... жалко Вторую принцессу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли тоже возмущенно стукнул кулачком по пластиковой уточке. Такая хорошая девушка — и должна выйти замуж за это ничтожество!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кря! — раздался звук уточки сразу после вздоха Шэнь Лю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, малыш проснулся, — Шэнь Лю посмотрел на него. — Как раз вовремя, мы пришли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впереди из воды величественно выросли очертания дворца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сотрудники Инкубатория уже ждали их.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они прошли в стерильный кабинет для процедур. По указанию персонала Шэнь Яочуань открыл крышку переноски.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли, обнимая свою уточку, сжался в комочек и, работая хвостиком, постарался прижаться поближе к руке Шэнь Яочуаня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сначала прививка, потом полное обследование. После процедур подождем полчаса и еще раз проверим наличие антител, — сотрудница как раз распечатывала одноразовый шприц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эта вакцина действовала быстро, но объем вводимого препарата был довольно большим, что вызывало болезненные ощущения. Впрочем, всё было в пределах нормы для русалят.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, — Шэнь Яочуань поставил аквариум себе на колени и осторожно обхватил кроху вместе с уточкой ладонями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли растерянно огляделся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Столько... столько мерфолков...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сотрудница с наполненным шприцем в руке начала приближаться к ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент где-то неподалеку другой русалёнок, которому уже делали укол, вдруг закатился в истошном, душераздирающем плаче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань вздрогнул от неожиданности, а в следующую секунду его собственный малыш, заработав хвостом, пулей бросился к нему и зарылся прямо в складки одежды на груди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бросив свою уточку, кроха вцепился маленькими ручками в ткань его кителя и спрятал лицо, свернувшись калачиком, словно напуганная креветка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>