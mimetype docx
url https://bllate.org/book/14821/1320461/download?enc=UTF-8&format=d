--- v0 (2026-05-25)
+++ v1 (2026-08-24)
@@ -14,2579 +14,3443 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тан Ли инстинктивно посмотрел в сторону двери. Шэнь Яочуань въехал в комнату на инвалидной коляске и закрыл дверь.</w:t>
-[...2527 lines deleted...]
-        <w:t>— Завтра. Завтра утром я привезу его.</w:t>
+        <w:t>Тан Ли подсознательно взглянул в сторону двери.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань въехал в комнату на инвалидном кресле и закрыл за собой дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Запах крови был очень тяжёлым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли непроизвольно сглотнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Система, какой там номер горячей линии службы помощи русалятам?..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: 【...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань приближался к нему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его правое предплечье было обмотано слоем марли, но повязка явно была пропитана свежей кровью — рана снова открылась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свет в спальне не гас, но Шэнь Яочуань оставил гореть лишь тонкую полоску подсветки над аквариумом, а не яркую центральную люстру на потолке. Он боялся, что малыш испугается темноты, но при этом не хотел, чтобы слишком яркий свет мешал его отдыху.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Шэнь Яочуань оказался в круге света, Тан Ли, наконец, смог разглядеть выражение его лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его глаза были покрасневшими — то ли от того, что он плакал, то ли от нечеловеческого усилия, с которым он что-то подавлял в себе. Однако при виде крохи он на мгновение замер, и его крепко сжатые брови заметно расслабились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но аура ментальной силы класса SSS была слишком мощной. Даже несмотря на то, что Шэнь Яочуань изо всех сил старался сдерживаться, Тан Ли всё равно ощутил легкое давление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вылупился? — Шэнь Яочуань слегка наклонился. Его голос звучал хрипло, но он постарался придать ему максимальную нежность и нотку радостного удивления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев это, Тан Ли быстро забил хвостиком по воде. Прижимая к себе пластиковую уточку, он подплыл к стеклянной стенке и задрал голову, глядя на мужчину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кря, — издала короткий звук уточка, которую он слегка сжал в объятиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань поднял руку, словно хотел коснуться его, но на полпути замер и опустил её.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рана открылась, запах крови был слишком резким — это могло напугать малютку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань завел правую руку за спину, а неповрежденной левой осторожно коснулся головы Тан Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Волосы были черными, очень мягкими и слегка растрепанными в воде. В сочетании с этими круглыми темными глазками и длинными ресницами кроха казался невероятно невинным и беззащитным, вызывая острое желание защитить его и приласкать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот русалёнок действительно отличался от других: он был мягким и хрупким, у него не развилось острое оружие, присущее мерфолкам, но это ничуть не умаляло его очарования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не все изъяны портят внешность; иногда именно из-за них рождаются еще более прекрасные детёныши. Правда, такие малыши часто имеют дефекты интеллекта, но... его маленький русал был очень умным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань невольно вспомнил схему строения древних русалов, которую видел сегодня в исследовательском институте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерфолки произошли от русалов. Из-за их выдающихся способностей к исцелению на них велась массовая охота, их ловили и держали в частных коллекциях. Чтобы выжить и дать отпор, им пришлось эволюционировать, отрастив острое оружие для самообороны. В ходе естественного отбора не осталось ни одного «чистого» русала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Монеты удачи +1】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: 【...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: 【Его ментальная сила заметно стабилизировалась. И правда, милые создания способны исцелять сердца. Никто не может устоять перед очаровательной рыбкой】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли опешил, услышав это. Он и сам почувствовал, что ментальное поле Шэнь Яочуаня стало спокойнее:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, мне не нужно использовать магию исцеления, чтобы помочь ему?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Не нужно, пока поберегите свои силы... Можете просто побольше с ним взаимодействовать. В конце концов, вы — счастливая рыбка, контакт с вами улучшает удачу. Глядишь, поиграете с ним немного, и его кровоточащая рана сама собой затянется】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Тан Ли нежно потерся щекой о палец Шэнь Яочуаня, который тот еще не успел убрать, и кончиком хвоста легонько хлопнул по воде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Шэнь Яочуаня окончательно растаяло, а вся скопившаяся внутри ярость бесследно исчезла. Однако его палец так и замер на месте — он просто не знал, что делать дальше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он никогда не общался с младенцами. И хотя он изучил немало полезных советов в сети, столкнувшись лицом к лицу с только что вылупившимся крохой... он чувствовал себя совершенно беспомощным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Такой крошечный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоит ткнуть пальцем чуть сильнее, и он разрыдается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И как только люди в сети пишут, что русалят можно брать за загривок? Неужели они не боятся придушить такое хрупкое создание?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Почему он со мной не играет?» — Тан Ли перестал тереться о палец. Он недоуменно шевельнул хвостом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как он сможет улучшить его удачу без взаимодействия?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: 【...】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: 【Он вас немного боится】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли: «?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это он должен его бояться, чего Шэнь Яочуань-то опасается? Он что, съест его?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: 【Он боится по неосторожности вас прихлопнуть】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спасибо, теперь и мне страшно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, Шэнь Яочуань вовремя убрал руку и взял с полки герметичный контейнер с лакомствами, принявшись сосредоточенно в нем копаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему бы следовало сначала заняться раной на правой руке, но он предпочел выбирать угощение, чтобы подлизаться к русалёнку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Просидев в скорлупе три-четыре дня, Тан Ли уже изнывал от скуки. Теперь, когда он наконец обрел свободу, он воспользовался моментом, пока Шэнь Яочуань возился с едой, и быстро проплыл круг по аквариуму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Красота.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наблюдая за гибкими движениями маленького русала, Шэнь Яочуань испытал странное чувство гордости, словно отец, чей ребенок сделал первые шаги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернувшись, Тан Ли внимательно осмотрел декорации в аквариуме, после чего с довольным видом снова улегся пузом на пластиковую уточку, уставившись на лакомство в руках Шэнь Яочуаня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был маленький шарик из морской капусты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли очень любил эти слегка солоноватые водоросли. Шэнь Яочуань заметил это и заранее приготовил побольше таких закусок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почувствовав на себе взгляд малыша и заметив нетерпеливые взмахи хвостика, Шэнь Яочуань поспешно протянул ему шарик нори.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли обхватил его пальцы и начал неспешно, кусочек за кусочком, грызть угощение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вкус еды под водой и на поверхности сильно различался. Размокая в воде, шарик становился мягким, а на воздухе сохранял свою текстуру и приятно хрустел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хрусть-хрусть».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Малыш ел очень серьезно, при этом его хвостик ритмично хлопал по поверхности, поднимая крошечные брызги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань невольно затаил дыхание, боясь спугнуть кроху.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент на его коммуникатор пришло новое сообщение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было от Сюй Ляньхуа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань даже не стал читать и сразу смахнул уведомление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он уже собирался выключить устройство, как его взгляд упал на иконку камеры в углу. Слегка поджав губы, он глянул на увлеченно грызущего шарик русалёнка и быстро сделал снимок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоит признать, технология автоматического захвата кадра в коммуникаторе работала безупречно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Немного подумав, Шэнь Яочуань опубликовал пост.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Шэнь Яочуань】: Вылупился. [Фото]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внизу тут же посыпались комментарии:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наконец-то! Какой милашка!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как так, пары еще нет, а детеныш уже есть? Ц-ц-ц, с ребенком на руках будет сложно найти половинку. Когда заглянешь на съемочную площадку? Я тебя кое с кем познакомлю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Малыш что, не до конца развился? Кажется, он немного отличается от обычных русалят, но всё равно супер-пупер милый! (＾ワ＾)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Расти его в любви.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какая прелесть! Это тот ребенок, которого Шэнь-гэ усыновил на днях?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Боже мой... почему он такой лапочка! Босс, вы правда не хотите отправить малютку на шоу «Звездные детки»? У-у-у, я хочу видеть его каждый день. Босс, может, заведете аккаунт и будете стримить? Я стану вашим донатером номер один!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань с глубоким удовлетворением листал хвалебные комментарии, всем своим видом напоминая гордого отца, хвастающегося своим чадом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Тан Ли, слушая непрекращающиеся уведомления системы «Монеты удачи +1», жевал угощение с еще большим энтузиазмом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скормив малышу два шарика, Шэнь Яочуань не рискнул давать больше. Было уже поздно, а переедание на ночь вредно для неокрепшего организма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проводив взглядом Шэнь Яочуаня, который убрал лакомства в шкафчик, Тан Ли с легким сожалением похлопал себя по животику.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он действительно наелся, но хотелось еще чего-нибудь вкусненького.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как истинная рыбка-гурманкка, Тан Ли в каждом новом мире мечтал перепробовать все местные деликатесы, но, к сожалению, его «великой мечте» еще ни разу не суждено было сбыться в полной мере.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Убрав еду, Шэнь Яочуань встретился взглядом с этими круглыми глазками и с улыбкой произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Завтра приготовлю тебе что-нибудь новенькое и вкусное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли моргнул, легонько хлопнул хвостом по воде и, кувыркнувшись через уточку, ушел на глубину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На дне аквариума Шэнь Яочуань создал для него целый мир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кроватью служила огромная полураскрытая раковина, внутри которой лежал толстый слой мягких водорослей. Там же была подушка-ракушка размером с две головы Тан Ли, тоже застеленная мягкой зеленью, чтобы не натирать нежную кожу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кроме того, на дне было множество «домиков-укрытий», сквозь которые можно было свободно проплывать. Это было не только весело, но и дарило чувство безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли забрался на большую горку и, головой вперед, с удовольствием скатился к самому основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система сентиментально заметила: 【Надо признать, в какой-то степени... Шэнь Яочуань действительно образцовый отец】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли: «?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: 【Конечно, вам не обязательно называть его отцом】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: 【Но... если Шэнь Яочуань захочет научить вас называть его так, вы вряд ли сможете отказаться 0.0 В конце концов, вы же просто ничего не понимающий младенец, чистый, как лист бумаги】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пусть только Шэнь Яочуань попробует придумать мне какое-нибудь странное обращение...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив с делами, Шэнь Яочуань тихо сидел в стороне, наблюдая за каждым движением малютки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Такой умный».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«И очень ловкий».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Физические недостатки развития совершенно не мешали ему двигаться в воде; ему просто не хватало оружия для борьбы с врагами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но иногда одно только оружие бесполезно. Умная голова способна решить гораздо больше проблем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он обязательно всему научит этого малыша. И если когда-нибудь его самого не станет, кроха сможет защитить себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент на коммуникатор поступил вызов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань взглянул на экран — звонили со стационарного номера Инкубатория.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При подписании договора об опеке Шэнь Яочуань оставил свой личный номер и добавил сотрудников в друзья. Скорее всего, они увидели его пост, поняли, что малыш вылупился, и звонили узнать, как дела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань поспешил ответить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ваше Высочество, малыш наконец-то вылупился, верно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань коротко подтвердил и включил видеосвязь, направив камеру на плавающего в аквариуме кроху.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Выглядит вполне здоровым. Когда вам будет удобно привезти его к нам для полного медицинского обследования? Заодно нужно измерить уровень его ментальной силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань задумался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Завтра. Завтра утром я его привезу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2606,115 +3470,1123 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В соглашении об опеке четко говорилось: в течение первого года необходимо ежемесячно привозить детеныша в Комнату для детёнышей на осмотр, а после — раз в полгода. Цель была очевидна: предотвратить небрежное отношение или жестокое обращение с детенышем. В случае нарушения опекун лишался прав и должен был выплатить немалую компенсацию. Это гарантировало физическое и психическое здоровье и безопасность детеныша.</w:t>
-[...63 lines deleted...]
-        <w:t>"Когда же я, наконец, избавлюсь от этого подводного мира, полного мерфолков???" — подумал он.</w:t>
+        <w:t>В договоре было четко прописано: в первый год опекун обязан ежемесячно привозить детёныша в Инкубаторий на осмотр. В последующие годы — раз в полгода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цель была предельно ясна — предотвратить небрежный уход или жестокое обращение. В случае нарушений опекун не только лишался прав на ребенка, но и облагался огромным штрафом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это давало надежные гарантии безопасности и благополучия малышей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли, который слышал весь разговор: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда же он, наконец, окончательно избавится от этого подводного мира, кишащего мерфолками?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первую ночь вне скорлупы Тан Ли спал на редкость сладко. Постель из мягких водорослей оказалась невероятно уютной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рано утром Шэнь Яочуань уже был на ногах и готовил завтрак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он тщательно вымыл две половинки скорлупы, из которой выбрался Тан Ли, измельчил их в порошок вместе с отборным мясом рыбы и креветок, скатал ровные шарики и отправил их в пароварку. Когда всё было готово, он посыпал их мелкой крошкой из нори. Получился отличный завтрак, запаса которого хватило бы на целую неделю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для мерфолков их собственная скорлупа — это не только первая защита, но и первая пища.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Например, тот русалёнок с розовым хвостом, что родился в один день с ним: когда его нашли, он как раз от голода грыз собственную скорлупу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Интересно, как он там? У них с его маленьким русалом есть некая связь, раз они родились в один день. Если будет возможность, стоит их познакомить — вместе веселее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань был немного знаком с тем киноактером из семьи Жуань. Раньше они даже дрались, причем тот парень готов был жизнь отдать, лишь бы не повредить лицо. Шэнь Яочуаню это быстро наскучило, и он перестал с ним связываться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Позже Шэнь Яочуань ушел в военную академию, а тот — в шоу-бизнес. Оба добились немалых высот в своих сферах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все эти годы они поддерживали связь. На совершеннолетие Шэнь Яочуаня актер не смог приехать из-за съемок в какой-то глуши и потом долго извинялся, обещая по возвращении устроить шикарный обед.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что ж, похоже, теперь актеру придется не только проставляться, но и идти на праздник в честь первого месяца жизни малыша.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Шэнь Яочуань принес завтрак в спальню, кроха уже ждал его, устроившись на своей желтой уточке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань положил два шарика в кормушку, установленную вровень с поверхностью воды. Хотя ему очень хотелось покормить малютку с рук, тот должен был учиться самостоятельности. Умение есть самому — первый важный шаг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скорлупа яиц мерфолков обладает высокой питательной ценностью; она помогает росту и развитию, а на рынке стоит баснословных денег.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Некоторые бедные семьи мерфолков даже продают скорлупу своих новорожденных, чтобы хоть немного поправить финансовое положение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли, обнимая уточку, послушно подплыл к кормушке, взял один шарик и принялся неспешно его жевать, лениво похлопывая хвостиком по воде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какой умница, — не поскупился на похвалу Шэнь Яочуань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли даже немного смутился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё-таки он не был настоящим младенцем, и когда его хвалили за то, что он сам ест... это ощущалось странно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: 【Ничего страшного, хозяин. Главное — иметь достаточно толстую кожу. Тогда даже в восемнадцать лет можно гордиться тем, что ешь без посторонней помощи】</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После завтрака Шэнь Яочуань взял тот самый «маленький аквариум», в котором привез Тан Ли домой, и наполнил его морской водой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Помедлив, он протянул руку к уточке, на которой сидел русалёнок. Пока он мучительно соображал, как бы заставить малыша забраться на ладонь, он почувствовал что-то мягкое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кроха сам перебрался к нему на руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань впервые держал его так — на раскрытой ладони.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Малыш был очень легким и мягким. Он сидел совершенно неподвижно, проявляя удивительную покладистость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Шэнь Яочуань поднес руку к переноске, кроха понятливо спрыгнул внутрь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань на мгновение лишился дара речи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его русалёнок... был невероятно сообразительным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>