--- v0 (2026-05-19)
+++ v1 (2026-07-05)
@@ -14,1747 +14,435 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шэнь Яочуань решил оставаться рядом с малышом все эти дни, пока он полностью не вылупится, и отложил запланированный "регулярный медицинский осмотр" в исследовательском институте на три дня.</w:t>
-[...1695 lines deleted...]
-        <w:t>— Я слышал, вы недавно усыновили детеныша. Когда вы позволите нам увидеть малыша?</w:t>
+        <w:t>Шэнь Яочуань планировал не отлучаться от малыша в первые дни после его появления дома, пока тот полностью не вылупится. Ради этого он даже на три дня отложил свой «регулярный медосмотр» в Институте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кроха оказался очень способным: с тех пор как Шэнь Яочуань сменил музыку в спальне на детские песенки, малыш каждый день напевал «да-да-да» в такт, особенно ему полюбилась «Twinkle Twinkle Little Star».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань просто перенес свое рабочее место в спальню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя он и был травмирован, превратившись в наполовину калеку, в его руках всё еще была сосредоточена немалая власть. Часть государственных дел как людей, так и мерфолков требовала его личного участия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кошачья Звезда собирается прислать делегацию на Голубую Звезду... Небось, опять на наши морепродукты позарились, банда прожорливых котов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Возле Голубой Звезды замечены неопознанные объекты-наблюдатели... Три дня прошло, а до сих пор не выяснили, кто это?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Люди планируют построить на суше океаническую базу, чтобы расширить контакты между двумя расами...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Малыш, похоже, очень любил слушать его голос. Он лежал у пролома в скорлупе и не сводил с него глаз, поэтому Шэнь Яочуань стал читать документы вслух, решив, что это сойдет за раннее развитие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Надо признать, подход Шэнь Яочуаня к воспитанию был весьма своеобразным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разобравшись с делами, Шэнь Яочуань позвонил по защищенному каналу своим доверенным лицам и кратко раздал указания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Среди его подчиненных были как мерфолки, так и люди. По ту сторону экрана они даже дышать боялись, и лишь после того, как Шэнь Яочуань закончил, робко поинтересовались его самочувствием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обычно Шэнь Яочуань был с ними строг, но справедлив. Они уважали и боялись его, но в то же время искренне переживали за его состояние.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чем тяжелее бремя ответственности на плечах человека, тем меньше эмоций он смеет показывать. Шэнь Яочуань был именно таким человеком: к нему тянуло, но по-настоящему приблизиться было невозможно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,1683 +462,4211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я пришел на регулярный осмотр.</w:t>
-[...1631 lines deleted...]
-        <w:t>Скорлупа, которая удерживала его, теперь была разбита пополам. Одна половина плавала на поверхности, а другая была прижата его хвостом под водой.</w:t>
+        <w:t>— Я в порядке. Рассчитываю на вас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подчиненные тут же закивали:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Никаких проблем! Задание будет выполнено!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бульк, — Тан Ли выпустил пузырек, оторвал кусочек водоросли и пожевал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В информации о книге, переданной Главной Системой, говорилось, что большинство доверенных лиц Шэнь Яочуаня были выходцами из разных слоев общества, которых он сам нашел и продвинул по службе. Они были безмерно благодарны ему и преданы до конца. Даже когда Шэнь Яочуань стал инвалидом, они остались с ним и отказались переходить на сторону других фракций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Малыш еще не вылупился? Уже три дня прошло, — вдруг подал голос мерфолк с зелеными волосами. Очевидно, он заметил Тан Ли, жующего водоросли в стеклянном аквариуме за спиной Шэнь Яочуаня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли помнил его, он присутствовал на церемонии совершеннолетия Шэнь Яочуаня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он бы и рад вылупиться, но эта проклятая скорлупа была тверже камня, ее даже прогрызть было невозможно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань легонько угукнул, подкатил коляску к Тан Ли, и уголки его губ непроизвольно поползли вверх — типичный гордый отец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это русалёнок? Еще в яйце?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какие длинные ресницы, какие большие глазки! Когда вырастет, точно будет красавцем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какой крошечный... Такой упругий-упругий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У босса есть ребенок???</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Идиот, это приемный! У босса даже пары нет, откуда бы взяться ребенку?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какой милашка, даже милее тех малышей, которых показывают в реалити-шоу на канале мерфолков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Босс, когда он чуть подрастет, отправьте его на то шоу, а? Я хочу видеть его каждый день, у-у-у...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя все они были взрослыми, крепкими мужиками, при виде Тан Ли их голоса невольно стали слащавыми и писклявыми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли почему-то сразу вспомнил комментарии со своего стрима. По спине пробежал холодок, он поспешно бросил водоросль и юркнул обратно в скорлупу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот же вы извращенцы, малыша напугали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты, типа, не извращенец?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты тут самый главный извращенец, вообще-то.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Все мы тут извращенцы... нечего мериться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слушая, как из коммуникатора на все лады повторяется слово «извращенец», Шэнь Яочуань без колебаний прервал связь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вредит детской психике.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не хватало еще, чтобы первым словом, которое выучит малыш, было «извращенец».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако слова Шэнь Лю — того самого мерфолка с зеленым хвостом — заставили его слегка обеспокоиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Малыш дома уже три дня, а скорлупу так и не пробил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань, поглядывая на яйцо, позвонил в Инкубаторий и сообщил им об этом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сотрудники расспросили о состоянии Тан Ли и ответили, что никогда с таким не сталкивались. Они посоветовали привезти малыша на повторное обследование.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Близился вечер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань собирался сразу же отвезти малыша, но в этот момент в коммуникаторе выскочило напоминание — в ближайшие пару дней ему необходимо было явиться в Институт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вспомнив об отложенном обследовании, Шэнь Яочуань немного поколебался. Он легонько постучал по стеклу аквариума, и когда малыш высунул голову, бросил в воду горсть свежих, нежных водорослей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне нужно уйти, вернусь попозже. Веди себя хорошо, — наказал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он понимал, что кроха его не понимает, но не мог пропустить этот ритуал, как и утреннее «доброе утро» и вечернее «спокойной ночи».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли ухватился за водоросль и послушно выпустил цепочку пузырьков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иди-иди, и возвращайся попозже. Ему совершенно не хотелось ехать к мерфолкам на какой-то там медосмотр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только после этого Шэнь Яочуань развернул коляску и уехал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Институт располагался на изолированном острове, охранялся строжайшим образом — туда даже морская птица не могла залететь незамеченной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань не любил это место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Можно сказать, он его ненавидел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В детстве он был бессилен сопротивляться и позволял этим людям манипулировать собой. Повзрослев, ради поиска родителей ему пришлось продолжить это лицемерное сотрудничество.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя он и не нашел прямых доказательств причастности Института к исчезновению родителей, он был уверен, что руки у них не чисты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До ранения он постоянно думал о том, как противостоять Институту и найти зацепки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А после ранения им овладело отчаяние: он решил, что пусть уж лучше они выжмут последние капли пользы из его искалеченного тела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пройдя полное сканирование, Шэнь Яочуань выключил коммуникатор, вошел в главные двери Института и направился прямо по коридору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В Институте работали и люди, и мерфолки. Новых сотрудников они не нанимали уже давно, так что персонал состоял из стариков, проработавших здесь долгие годы. Благодаря долголетию жителей Голубой Звезды выглядели они не такими уж дряхлыми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пройдя через череду дверей с инфракрасными сканерами, Шэнь Яочуань наконец добрался до нужного места — лекционного зала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На сцене небритый старик с энтузиазмом и брызгами слюны что-то вещал, а несколько сотрудников Института в зале внимательно слушали и переговаривались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это последовательность генов и анатомическое строение русалов с древней планеты, которые я недавно восстановил с высокой точностью. Разве это не прекрасно? Хрупкие... и в то же время невероятно стойкие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань равнодушно взглянул на голограмму и сел на свободное место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неожиданно старик обратил на него внимание и с улыбкой произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ваше Высочество, ах, если бы русалы не вымерли! Говорят, они все были превосходными целителями. Они бы точно смогли восстановить вашу ментальную силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы слышали, вы недавно усыновили детёныша. Когда покажете нам кроху?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань холодно ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я пришел на регулярный медосмотр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не желал тратить на этого человека ни единого лишнего слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После обследования ему нужно было поскорее вернуться к малышу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После ухода Шэнь Яочуаня Тан Ли, свернувшись в скорлупе, запустил стрим — он еще не отсидел свои четыре часа за сегодня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Сегодня у нас на фоне колыбельная!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Это потому, что хозяина нет дома, и он боится, что малыш не уснет один?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[А куда хозяин-то подевался? Вот вонючка, бросил кроху одного!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ну почему малыш всё еще не вылупился? Я сейчас с ума сойду от нетерпения!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Подойди поближе, дай тётушке на тебя посмотреть! Я тебе потом все свои монетки отдам!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли мельком просмотрел комментарии и решительно их закрыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зрителей у него было немного, лимит в 50 человек никогда не достигался, и смотрели его в основном одни и те же люди. Скорее всего, они просто ждали, когда он вылупится, поэтому и не уходили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли догадывался, что у каждой новой комнаты стрима есть период первоначального продвижения, а потом всё — трафик падает, поэтому количество зрителей больше не росло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы повысить уровень комнаты с одной звезды до двух и увеличить лимит до 100 человек, требовалось 10 000 монет стрима.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его нынешнем положении об улучшении комнаты можно было и не думать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: [Если бы у стримеров была система штрафов за пассивность, на вас бы, Хозяин, уже кучу жалоб накатали.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли откусил кусочек водоросли: «Я — соленая рыба».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: [......]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отсидев ровно четыре часа, Тан Ли пунктуально завершил стрим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дело не в том, что он презирал доход от стрима, просто курс обмена монет стрима на универсальные был слишком невыгодным. Если бы он хотел заработать много стрим-валюты для покупки универсальной, ему пришлось бы вкладывать в это огромные усилия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему нужно было параллельно выполнять задания и следить за сюжетом книги, и он бы просто разорвался на части, пытаясь угнаться за двумя зайцами, в итоге провалив оба дела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лучше уж расставить приоритеты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После прохождения каждого мира он получал от 1000 до 3000 монет удачи. Вместе с теми, что он получал за задания, и вычетом трат на артефакты, если ничего не случится, к концу этого мира он как раз накопит на артефакт для превращения хвоста в ноги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это как выбор между рискованными инвестициями в свой бизнес и стабильной работой с девяти до пяти с полным соцпакетом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первое сулит огромную прибыль в случае успеха, но шансы малы. Второе — скучно, зато надежно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он выбрал второе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, ему оставалось совсем немного до заветного артефакта, лучше действовать наверняка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы это был его первый мир, он бы, возможно, и попытался раскрутить стрим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ничего, вот закончит с этим миром, тогда и изучит эту карту подробнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А пока, как и сказала Система, пусть это будет просто idle-игра. Висишь по четыре часа в день, лутаешь халявные монетки — красота.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли жевал водоросли и болтал с Системой. За разговорами незаметно стемнело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Куда запропастился Шэнь Яочуань? Почему его всё нет? — Тан Ли зевнул, подполз к дыре в скорлупе и посмотрел на дверь спальни, лениво похлопывая хвостом. Ему было скучно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дверь была плотно закрыта, снаружи стояла тишина, ни единого звука.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спальня Шэнь Яочуаня тоже была обставлена аскетично: кроме его стеклянного аквариума, здесь была только кровать. Стены — абсолютно белые, никаких украшений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система сказала: [Он пошел в Институт на «регулярный медосмотр». Не знаю, как он там.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Радиус ее «всевидящего ока» был ограничен, и она не могла видеть, что сейчас происходит с Шэнь Яочуанем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Институт... регулярный медосмотр...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли слегка нахмурился, у него появилось смутное нехорошее предчувствие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но сейчас он был всего лишь не до конца вылупившимся детёнышем. Он ничего не мог сделать, только терпеливо ждать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на дверь спальни, Тан Ли незаметно для себя уснул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тело детёныша давало о себе знать — он постоянно хотел спать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проснулся он от сильного грохота.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что случилось? — Тан Ли нервно поджал хвост и, прильнув к пролому, выглянул наружу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дверь по-прежнему была закрыта, шум доносился снаружи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: [Шэнь Яочуань вернулся. Ситуация очень плохая. Его ментальная сила крайне нестабильна. Люди из Института наверняка что-то с ним сделали.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли заволновался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чем я могу помочь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: [Что вы можете сделать... Наверное, только ждать, пока он сам не успокоится. Он не зайдет в спальню, чтобы не напугать вас.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система говорила правду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Тан Ли не хотел просто сидеть и ждать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Звукоизоляция у двери была отличной, но шум всё равно пробивался сквозь нее и бил по ушам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему, должно быть, очень больно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В прошлом, когда он вместе с другими русалами учился исцелению, преподаватели рассказывали, насколько мучительна травма ментальной силы. Некоторые существа со слабой выносливостью буквально умирали от этой пытки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однажды в их море привезли на лечение существо с поврежденной ментальной силой. Тан Ли, как лучший ученик с сильнейшим даром исцеления, участвовал в лечении вместе с преподавателем и подружился с тем существом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оно рассказывало ему много историй о континенте, говорило, что обязательно вернется туда, чтобы защищать то, что ему дорого. Но в итоге оно всё равно умерло. Именно тогда у Тан Ли появилось непреодолимое желание обрести ноги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он хотел сам ступить на континент, чтобы лечить других существ, пострадавших так же, как его друг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя они с Шэнь Яочуанем были знакомы всего три дня, тот заботился о нем с невероятной нежностью и вниманием к мелочам. Ни один целевой персонаж еще не относился к нему так хорошо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В любом случае... Шэнь Яочуань и Институт — враги. Он не отдаст его на опыты. А ментальную силу Шэнь Яочуаня необходимо вылечить. Скорее всего, скрыть от него свою сущность русала будет очень сложно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уж лучше пусть он узнает обо всём сразу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чем быстрее он поможет Шэнь Яочуаню преодолеть кризис и исполнить его желание, тем быстрее завершит миссию и покинет этот мир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли высунул хвост из скорлупы и, энергично работая им, потянул яйцо к поверхности воды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система заметила неладное: [Хозяин, вы...]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успела она договорить, как Тан Ли вынырнул на поверхность. Он быстро спрятал хвост, высунул ручки из дыры и схватил плавающую на воде пластиковую уточку, крепко обняв ее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— КРЯ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От резкого звука у Тан Ли даже в ушах зазвенело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: [......]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система хотела было сказать что-то еще, но шум снаружи внезапно стих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев это, Тан Ли снова крепко сжал уточку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— КРЯ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эту желтую уточку, размером почти с него самого и с бледно-оранжевым бантиком на голове, купил ему Шэнь Яочуань. Жаль только, что он еще не вылупился и не мог с ней играть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань как-то при нем сжал ее. Несмотря на мягкий материал и маленький размер, звук был очень громким и напугал Тан Ли, который в тот момент жевал вкусняшку. Шэнь Яочуань тогда со смехом сказал, что эта уточка может стать его личной «сигнализацией».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сигнализация... похоже, работает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли услышал, что грохот снаружи прекратился, а к спальне приближается знакомый звук колес инвалидной коляски.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли, навалившись на уточку, облегченно вздохнул, но вдруг понял, что что-то не так...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Половина его тела лежала на уточке. Но ведь голова и тело не могли пролезть в ту дыру!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли рефлекторно обернулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скорлупа, которая была его темницей, развалилась на две половинки. Одна плавала на поверхности, а вторую он прижимал хвостом под водой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3470,51 +4686,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хлоп, — дверь открылась.</w:t>
+        <w:t>«Щелк» — дверь открылась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>