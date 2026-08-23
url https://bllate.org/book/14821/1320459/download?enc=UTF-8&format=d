--- v0 (2026-05-17)
+++ v1 (2026-08-23)
@@ -14,1267 +14,1699 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Из-за того, что Тан Ли почти весь день проспал, он не мог заснуть всю ночь.</w:t>
-[...1215 lines deleted...]
-        <w:t>— Это потому, что они увидели надежду в Шэнь Яочуане?</w:t>
+        <w:t>Проспав почти весь день, Тан Ли так и не смог заснуть ночью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кое-как отбубнив «Happy Birthday», Тан Ли свернулся в скорлупе и честно отсидел обязательные четыре часа стрима для нового дня. За всё это время он так и не решился снова открыть комментарии. Лишь после того, как стрим закончился, он сорвал плавающую водоросль и немного пожевал ее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Питательный раствор действительно давал легкое чувство сытости, так что голода он не чувствовал, но ему просто хотелось чем-то почесать десны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Главная Система автоматически подстроила его тело под состояние новорожденного — зубов у него прорезалось всего ничего, так что он скорее просто игрался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Хозяин, они всегда так себя ведут, когда залипают на стримы с милыми питомцами. Как будто таблеток каких-то наглотались. Вы привыкнете. Они же всё равно вас не съедят... кхм... ничего с вами не сделают.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Смотрите, монеты стрима, которые они вам надонатили, можно обменять на несколько универсальных монет. Вы можете просто висеть в эфире и каждый день получать халяву! Разве не выгодно? Скоро мы вернем те монеты, что потратили на молот.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Просто воспринимайте это как idle-игру (игра, в которой процесс идет фоном), не обращайте внимания на комментарии.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система всю ночь проводила с ним психологические тренинги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тренинги всё-таки возымели некоторое действие. Тан Ли обменял все монеты стрима на универсальные. Пусть их вышло всего несколько штук, но копейка рубль бережет! За десять дней накопится несколько десятков, за сто дней — несколько сотен, и для этого даже ничего делать не нужно — просто висеть онлайн. Настоящая манна небесная.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На следующий день Шэнь Яочуань проснулся очень рано. Привычно и ловко одевшись и умывшись, он на коляске поехал на кухню и принялся там колдовать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он услышал, как в начале пятого утра малыш грыз водоросли. Этот звук подействовал на него как белый шум, и он, что было большой редкостью, снова уснул неглубоким сном и проснулся чуть позже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он решил приготовить для малыша питательный завтрак и какие-нибудь лакомства по рецептам, которые вчера нашел в коммуникаторе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С самого детства он питался почти исключительно питательными растворами. Их состав считался самым научно обоснованным, и люди из института не разрешали ему есть обычную пищу, опасаясь, что тело с ментальной силой SSS не получит оптимальных условий для роста.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя у растворов было множество вкусов, они не шли ни в какое сравнение с приготовленной едой. Даже если вкус можно было сымитировать так, что рецепторы не замечали разницы, текстуру воссоздать было невозможно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После ранения он почти целыми днями сидел дома и редко выходил на улицу. Дни, когда ему больше не нужно было мотаться по разным звездным системам, вести переговоры и сражаться, внезапно стали слишком свободными. Дошло до того, что, находясь в огромной вилле, он совершенно не знал, чем себя занять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он выбросил эти растворы с их однообразной текстурой и начал покупать продукты, чтобы готовить самому — это хоть как-то убивало время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вся вилла была пустой, за исключением кухни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Правда, есть в одиночестве было не очень интересно. Иногда он ленился и заказывал доставку, но к питательным растворам больше не возвращался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Физически мерфолки от природы намного сильнее людей. Они могут есть мелкую рыбу, креветок, водоросли и прочее с самого рождения. В его холодильнике как раз было много свежих креветок и рыбок — идеальный набор для сытного завтрака малышу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только вот неизвестно, когда кроха полностью вылупится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сотрудники Инкубатория сказали, что нужно дождаться, пока малыш сам не разобьет скорлупу. Это первое испытание в его жизни, и лучше не использовать внешнюю помощь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же, малыш бодр и полон сил. Нет никаких причин беспокоиться, что ему не хватит силенок разбить яйцо. Скорее всего, он просто робеет перед внешним миром и хочет побыть в скорлупе еще немного, чтобы адаптироваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спешить некуда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наверное, это произойдет в ближайшие несколько дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань чистил креветки, внимательно сверяясь с рецептом в коммуникаторе, как вдруг появилось уведомление о новом сообщении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не прерывая занятия, он открыл его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Писал Сюй Ляньхуа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Сюй Ляньхуа】: Доброе утро, брат Шэнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Сюй Ляньхуа】: Деньги получил. За сеанс на следующей неделе можешь не платить, иначе мне будет очень неудобно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Сюй Ляньхуа】: Огромное спасибо за помощь. Без тебя я бы просто не знал, что делать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Сюй Ляньхуа】: И хотя во мне течет кровь семьи Сюй, мы были в разлуке восемнадцать лет. Вернувшись в семью, я чувствую себя здесь чужим, всё такое незнакомое. Брат Циюй, кажется, тоже меня недолюбливает, но я так ему завидую.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Циюй — так звали «фальшивого сына», которого семья Сюй по ошибке растила почти двадцать лет. Он был популярным актером на пике карьеры, и тут внезапно разыгралась вся эта драма с истинным и фальшивым сыновьями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё-таки семья Сюй воспитывала этого ребенка столько лет, и хотя между ними не было кровного родства, они были глубоко привязаны друг к другу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После возвращения Сюй Ляньхуа стал третьим молодым господином семьи Сюй, а Сюй Циюй так и остался вторым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сплетни и слухи извне никак не повлияли на его положение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Сюй Ляньхуа】: Извини, брат Шэнь. Сегодня утром брат Циюй сказал мне пару слов, и у меня немного испортилось настроение...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Сюй Ляньхуа】: Ты ведь знаком с братом Циюем, не знаешь, что он любит? Я бы хотел извиниться перед ним и сделать подарок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они с Сюй Циюем учились в одной военной академии и были в одной группе. Шэнь Яочуань был командиром, поэтому они и были знакомы. Вот только после выпуска Сюй Циюй пошел в шоу-бизнес, и они почти не общались, разве что здоровались при встрече.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Честно говоря, Шэнь Яочуаню было немного жаль. Хотя ментальная сила Сюй Циюя была лишь А-класса, у него был острый ум и проницательность. Он был «стратегом» их группы, прирожденным бойцом на поле боя, и Шэнь Яочуань так и не понял, зачем тот вдруг подался в индустрию развлечений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>【Сюй Ляньхуа】: Кстати, брат Шэнь, тебе понравился подарок на день рождения?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только сейчас Шэнь Яочуань вспомнил про вчерашний подарок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он его еще не открыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Полмиски креветок были уже очищены. Немного подумав, Шэнь Яочуань закинул их в мясорубку, закрыл окно диалога и продолжил готовить соус по рецепту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он никогда не любил переписываться через коммуникатор, и все его знакомые об этом знали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если есть важное дело — звони по защищенной линии или говори лично.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Переписка легко может привести к утечке информации. Это профессиональная привычка, выработанная годами жизни в качестве живого «оружия».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Получается... Семья Сюй занимается бизнесом. У них предприятия по всей Голубой Звезде, и они занимают первую строчку в списке самых богатых людей планеты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А семья Ло — это обычный мелкий клан. Из-за того, что в прошлом у них родилась мать Шэнь Яочуаня с ментальной силой SS-класса, они постепенно закрепились в кругах аристократии. К сожалению, мать сбежала с его отцом и разорвала помолвку с человеческой императорской семьей. Если бы позже у них не появился Ло Чэнь с S-классом, они бы окончательно превратились в посмешище и тему для светских сплетен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока Шэнь Яочуань готовил, Тан Ли внимательно читал информацию о книге, присланную Главной Системой, и вместе с Системой-помощником разбирался в отношениях персонажей человеческой расы и сюжете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: [Всё верно. В то время тема отношений между мерфолками и людьми была крайне чувствительной. Между двумя расами существует репродуктивный барьер, они не могут иметь потомства... Воспринимайте это как проблему однополых браков на древней Земле, только еще более острую, ведь речь идет о двух разных разумных видах.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Но после истории с родителями Шэнь Яочуаня жители Голубой Звезды стали мыслить шире. Всё больше влюбленных пар из людей и мерфолков начали связывать свои судьбы.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Потому что они увидели надежду в Шэнь Яочуане?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,1139 +1726,1235 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[С одной стороны, они надеялись, что две расы смогут иметь потомство, что приведет к объединению рас на Голубой Звезде. С другой стороны, они надеялись, что потомство двух рас будет обладать такой же мощной психической силой, как у Шэнь Яочуаня. В конце концов, за всю историю звездной системы был всего один случай психической силы Уровня SSS.]</w:t>
-[...1087 lines deleted...]
-        <w:t>— В следующий раз я приготовлю тебе что-нибудь другое вкусное.</w:t>
+        <w:t>[С одной стороны, они надеются, что обе расы смогут давать потомство и это приведет к объединению народов Голубой Звезды. С другой стороны, они мечтают, что дети от таких союзов будут обладать столь же колоссальной ментальной силой, как и Шэнь Яочуань. В конце концов, ментальная сила уровня SSS появилась впервые за всю историю галактики.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли нахмурился, продолжая листать книгу: «Но Шэнь Яочуань с самого детства подвергался множеству антигуманных экспериментов».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И всё ради того, чтобы протестировать различные пределы и пороговые значения его ментальной силы SSS-класса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однажды у Шэнь Яочуаня выкачали 500 мл крови, а затем заставили проходить различные тесты на физические показатели, когда он едва мог стоять на ногах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Был даже случай, когда Шэнь Яочуаня оставили на пустынной планете, чтобы он выживал вместе с крайне агрессивными мутантами, ревностно охраняющими свою территорию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А ведь Шэнь Яочуаню тогда не было и десяти лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И правда... у каждого главного героя типа «прекрасный, сильный и с трагичной судьбой» должно быть очень тяжелое детство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До десяти лет Шэнь Яочуань жил в Институте. Вот почему он всегда держал дистанцию со своими друзьями и родственниками. Хоть они и казались близки, на самом деле никто не мог пробиться к нему в душу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система вздохнула: [Ничего не поделаешь. В этом Институте все немного чокнутые. Шэнь Яочуань был для них самой ценной «подопытной мышкой», они никак не могли его отпустить.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Институт существовал независимо от правительств людей и мерфолков. В нём работали представители обеих рас, и он обладал огромным авторитетом на Голубой Звезде. Множество препаратов, таких как питательные растворы, были разработаны именно там.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Разумеется, они не осмеливались предать эти факты огласке, и все следы были тщательно зачищены — боялись вызвать гнев общественности и пошатнуть статус Института. Ведь это нарушение этики и морали. А Шэнь Яочуань очень популярен на Голубой Звезде, многие его искренне уважают.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[А теперь, когда Шэнь Яочуань стал инвалидом и больше не может защищать Голубую Звезду, его единственная польза для Института заключается лишь в...]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пожертвовать собой во имя науки? — горько усмехнулся Тан Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Именно. Это же ментальное тело уровня SSS!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но он же живой человек, обладающий самосознанием! Даже на древней Земле опыты на людях были незаконны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем более что Шэнь Яочуань тогда был еще совсем малышом. Он ничего не понимал и не мог сопротивляться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Поэтому я и говорю, что многие ученые — просто сумасшедшие.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли легонько похлопал хвостом по стенке скорлупы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— До какой степени я должен ему помочь, чтобы миссия в этом мире считалась выполненной? Вылечить его ментальную силу? Помочь воспрянуть духом? Размазать семью Ло? Уничтожить Институт? Найти его родителей?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Всё зависит от того, чего он сам желает больше всего.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Например, в одном из прошлых миров вы помогли разорившемуся бизнесмену стать богатейшим человеком, а в другом — девушке-инвалиду, мечтающей о сцене, стать поп-дивой... Это было то, чего они жаждали всем сердцем.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[А вот что действительно хочет Шэнь Яочуань, вам предстоит выяснить самому.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только Система договорила, в спальню заехал Шэнь Яочуань, держа в руках небольшую пиалу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев его, Тан Ли приподнялся, оперся о край дыры в скорлупе и посмотрел на него, выпустив цепочку пузырьков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Говорить не умеет, зубов нет, рот свободен — вот и пускает пузыри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В спальне всё еще играла музыка, только вместо "Happy Birthday" теперь звучала "Twinkle Twinkle Little Star".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Время кушать. Не знаю, понравится ли тебе. — В уголках глаз Шэнь Яочуаня мелькнула едва заметная улыбка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не стал вытаскивать яйцо с Тан Ли из воды, а взял специальный инструмент для кормления и поднес приготовленный завтрак прямо к нему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был круглый шарик из креветочного мяса, размером как раз с ладошку Тан Ли — идеально, чтобы держать его двумя руками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли с любопытством взял шарик и осторожно откусил кусочек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Текстура была упругой, а вкус — потрясающим. Видимо, из-за добавления измельченных водорослей или нори он был солоноватым. Ни одна рыбка не смогла бы устоять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли откусил еще несколько раз. Его щеки смешно надулись, хвост слегка свернулся колечком, а глаза довольно прищурились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Шэнь Яочуань отлично готовит!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань не уходил. Он сидел и смотрел, как малыш ест, боясь, что тот может подавиться или запрятать еду в скорлупу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя он понимал, что кроха еще не понимает человеческую речь, он не мог удержаться и начал бормотать себе под нос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ешь медленно, не подавись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тут еще много, не прячь в скорлупу, а то испортится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В следующий раз приготовлю тебе что-нибудь еще.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,371 +2974,451 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глядя на слегка надутые щеки малыша, Шэнь Яочуань подавил желание ткнуть в них пальцем и дал ему еще один креветочный шарик. Он был счастлив видеть, как радостно ест малыш.</w:t>
-[...287 lines deleted...]
-        <w:t>[Провал задания: Списание 100 Монет удачи]</w:t>
+        <w:t>Глядя на надутые щечки малыша, Шэнь Яочуань подавил желание ткнуть в них пальцем и дал ему еще один креветочный шарик. Видеть, как малыш ест с таким аппетитом, было огромной радостью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В коммуникаторе писали, что нужно как можно больше разговаривать с детёнышем. Даже если он не понимает слов, это всё равно очень важно для раннего развития. Детёныши быстро учатся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обычно он предпочитал действовать, а не говорить, и такая болтливость была для него совершенно нетипичной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы это увидели его подчиненные и друзья, они бы точно решили, что у него начались проблемы с головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Желудок у Тан Ли в этом теле был крошечным. Съев три шарика, он наелся и тихонько рыгнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань, видимо, заранее рассчитал порцию, поэтому больше не стал его кормить. Он прижал палец к стеклу, словно давая «пять», и уехал. Перед уходом он сделал музыку в коммуникаторе погромче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли похлопал себя по круглому животику и с бульканьем выпустил очередную цепочку пузырей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как же хочется вылупиться... Как хочется побыстрее вырасти...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не может вечно сидеть в этом игрушечном аквариуме. Ему нужно стать частью этого мира, чтобы по-настоящему помочь Шэнь Яочуаню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Дзинь~ Новое задание: спеть Шэнь Яочуаню песню "Twinkle Twinkle Little Star".]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Награда за задание: 10 монет удачи]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Штраф за провал: вычет 100 монет удачи]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Тан Ли: ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>