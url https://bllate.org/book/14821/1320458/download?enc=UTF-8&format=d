--- v0 (2026-05-23)
+++ v1 (2026-07-25)
@@ -14,1427 +14,3203 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Из-за слов Системы Тан Ли всю дорогу сидел, съежившись в скорлупе, не осмеливаясь высунуться, опасаясь привлечь внимание "транжиры". Моральный шантаж все-таки был не очень-то этичным поступком. А теперь, когда из-за него человек потратил столько денег, Тан Ли чувствовал себя виноватым.</w:t>
-[...1375 lines deleted...]
-        <w:t>Ты еще спрашиваешь?</w:t>
+        <w:t>В машине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли прислонился к стенке яйца и болтал с Системой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне кажется, с этим целевым персонажем как-то трудно поладить...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот человек был слишком холодным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы Тан Ли переселился в тело Сюй Ляньхуа, он бы вообще не знал, что делать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, в каждый мир он попадал в собственном теле и мог пользоваться привилегиями детёныша, чтобы навязываться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система успокоила его: [Не волнуйтесь, он очень заботится о вас.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли: «С чего ты взяла?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Позвольте я зачитаю вам то, что он гуглил в коммуникаторе совсем недавно и прямо сейчас:]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[«Руководство по выращиванию детёнышей мерфолков».]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[«Как найти общий язык с маленьким мерфолком».]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[«Топ игрушек для детёнышей — ваш малыш точно будет в восторге!»]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[«Питание детёнышей мерфолков: руководство по сбалансированному рациону + подборка магазинов».]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[«Три способа сделать так, чтобы малыш не мог без вас жить».]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[«Ломаете голову, какую одежду купить крохе? Лучше сшейте эксклюзивную своими руками! #ВыкройкиВнутри».]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[«План воспитания мерфолка 5.0 — сделайте своего кроху самым счастливым на свете».]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Он уже потратил кучу денег.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Какой транжира.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После слов Системы Тан Ли всю дорогу прятался в скорлупе и не смел высунуть нос, боясь привлечь внимание этого «транжиры».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Подстава» всё-таки дело не совсем этичное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А теперь, когда этот человек потратил на него столько денег, Тан Ли чувствовал жуткую неловкость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свернувшись калачиком, Тан Ли всю дорогу размышлял, какую реальную помощь он мог бы предложить Шэнь Яочуаню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Моя исцеляющая магия сможет вылечить поврежденную ментальную силу Шэнь Яочуаня? — спросил он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, он был маленьким русалом. Хоть он и не мог обрести ноги, все обязательные уроки для русалов он усвоил назубок. Когда-то его мечтой было обрести ноги и отправиться путешествовать по миру, чтобы своей магией лечить людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Можно попробовать... По идее, должно сработать.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Но будьте осторожны, не раскройте свою личность.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вспыхнувший было энтузиазм Тан Ли тут же угас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да уж, сейчас он «маленький мерфолк», а не русал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что, если он применит исцеление на Шэнь Яочуане и его раскроют?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этом мире расы русалов не существует.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он боялся, что его схватят и отправят на опыты...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если он не выполнит задание, то не сможет покинуть этот мир. И если его действительно поймают, то, кроме как потратить бешеные деньги на побег с помощью артефактов из магазина, ему никто не поможет — хоть до небес докричись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли раздраженно выпустил пузырек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Проснулся? — внезапно раздался голос Шэнь Яочуаня. А затем «аквариум», в котором находился Тан Ли, подняли на уровень глаз — видимо, он заметил этот самый пузырек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Похоже, малышу очень нравится пускать пузыри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поколебавшись секунду, Тан Ли подполз к дыре в скорлупе и встретился взглядом с Шэнь Яочуанем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В машине было темновато, из-за чего темно-синие глаза Шэнь Яочуаня казались почти черными и бездонными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Надо признать, он был самым красивым мерфолком из всех, кого Тан Ли когда-либо видел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же он принял человеческий облик, и в нем не осталось ни следа от мерфолка, так что Тан Ли не так уж его и боялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скоро будем дома, — Шэнь Яочуань кончиком пальца нежно коснулся стекла снаружи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев это, Тан Ли выпустил в его сторону пузырек — в знак ответа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он всё еще детёныш, не умеет говорить и не понимает человеческую речь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему нельзя выходить из образа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вилла Шэнь Яочуаня находилась довольно далеко от моря, но, к счастью, флаер летел быстро, и дорога не заняла много времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Межзвездная эпоха — это прекрасно. Если бы это была древняя Земля, неизвестно, сколько дней пришлось бы трястись в машине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вилла Шэнь Яочуаня была огромной и очень холодной на вид.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли с любопытством округлил глаза и долго её рассматривал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не то чтобы «холодной»... она выглядела так, словно здесь годами никто не жил. Вещей было ничтожно мало, и это место совершенно не походило на «дом».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Из-за того, что его ментальная сила серьезно повреждена, он часто теряет контроль над эмоциями. А бить вещи — самый простой способ выпустить пар. Поэтому он просто убрал всю ненужную мебель,] — пояснила Система.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли задумчиво кивнул, а затем до него внезапно дошло, и он в ужасе воскликнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Он же не собирается швырнуть меня об стену?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Э-э... Скорее всего нет.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Он не похож на домашнего тирана.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Но на всякий случай, Хозяин, запишите телефон горячей линии по защите детёнышей мерфолков в этом мире: 4925164. Если он вас всё-таки бросит, звоните и просите юридической помощи.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Боюсь, до этого момента я не доживу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань поставил стеклянный аквариум с яйцом на стол, а сам развернулся на коляске и направился к двери.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По дороге домой он заказал кучу вещей для малыша, а еще кое-что купил в Инкубатории по совету сотрудников. Всё это уже доставили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Самым крупным предметом был совершенно новый прозрачный аквариум длиной больше метра — как раз подходящий в качестве временного домика для крохи. Слишком большое пространство заставило бы малыша чувствовать себя неуютно, а такой размер — в самый раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он подрастет, Шэнь Яочуань переоборудует бассейн на вилле в его «комнату».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерфолки растут не слишком медленно, гораздо быстрее людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Правда, новорожденные детёныши совсем крохотные — размером с ладонь взрослого мерфолка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А этот малыш, которого он усыновил, был еще меньше обычного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему придется хорошенько позаботиться о здоровье крохи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сотрудники Инкубатория сказали, что малыш здоров, но у него есть «дефект» — у него не развилось «оружие», жизненно необходимое мерфолкам. Скорее всего, в будущем он не сможет самостоятельно охотиться и вряд ли выживет на дне океана в одиночку, где его сможет обидеть любая более-менее крупная рыба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда кроха подрастет и начнет общаться с другими мерфолками, у него легко может развиться комплекс неполноценности. В конце концов, «белым воронам» всегда тяжело в любом обществе, будь то сильные «белые вороны» или слабые.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но это неважно. Он будет растить его, будет защищать, и никому не позволит его обидеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ну и что, что он не такой, как все? Пока есть кто-то, кто любит тебя вопреки всему, это ничего не значит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В детстве он тоже о таком мечтал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но никто никогда не отдавал ему предпочтение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За исключением тех писем от родителей, полных нежных слов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все хотели превратить его — обладателя ментальной силы SSS — в самое смертоносное оружие Голубой Звезды. Его детство прошло в бесконечных метаниях между сушей и морем: каждый день он либо изнурял себя тренировками, либо подвергался бесчисленным тестам в лабораториях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Постепенно он привык к этому оцепенелому чувству, забыв о том, чего желал больше всего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После ранения он больше не мог искать родителей и не мог держать в руках оружие, чтобы защищать эту планету. Он надолго впал в депрессию, чувствуя, что цель, поддерживавшая его жизнь столько лет, рухнула, и он не мог найти ни одной причины, чтобы жить дальше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Казалось бы, у него было всё: сила, власть, связи, богатство, уважение. Он мог бы беззаботно прожить остаток дней, почивая на лаврах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но когда человек теряет веру, он превращается в ходячего мертвеца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А теперь появился этот новорожденный малыш, которому нужна его забота.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кажется, он начал понимать, почему столько людей любят заводить домашних питомцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Общение, особая привязанность, чувство, что ты кому-то нужен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё это дает понять, что ты не лишний в этом мире.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли, прильнув к краю скорлупы, во все глаза смотрел, как Шэнь Яочуань, сидя в инвалидной коляске, с легкостью, словно пушинку, поднял метровый аквариум и перенес его в спальню. Русал невольно сглотнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот парень хоть и инвалид, но силушка у него осталась: убьет с одного удара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Горячая линия защиты детёнышей: 4925...]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Заткнись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[qwq]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец, Шэнь Яочуань закончил обустройство «нового дома» для малыша. Вода внутри была свежайшей — она поступала на виллу по прямому водопроводу из моря.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань вернулся в гостиную и отнес стеклянный контейнер с малышом в спальню. Только теперь Тан Ли разглядел, что большой прозрачный аквариум Шэнь Яочуань поставил прямо вплотную к своей кровати, на место прикроватной тумбочки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внутри аквариум был оформлен как подводный парк развлечений, и все декорации были подобраны в той же бледно-оранжевой цветовой гамме, что и хвост Тан Ли. Выглядело это безумно красиво.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В какой-то момент в спальне заиграла мелодия "Happy Birthday" — видимо, коммуникатор специально включил её для него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань не стал её выключать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Говорят, музыка успокаивает детёнышей мерфолков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань бережно взял яйцо. Встретившись взглядом с глазами, похожими на черные жемчужины, он почувствовал, как сердце тает, и осторожно, словно пробуя, коснулся пальцем щечки малыша, выглядывающей из пролома.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Очень мягкая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И влажная.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Малыш не отстранился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Мне кажется, ему даже кулак не нужен. Он может убить вас одним пальцем.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не смеющий шелохнуться русал: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Без тебя знаю!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,851 +3230,1043 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мерфолки могли дышать не только под водой, но и на суше. Однако только что родившиеся детеныши инстинктивно привыкли к воде, и раннее пребывание на воздухе могло им навредить. Некоторые детеныши даже задыхались и умирали, не сумев приспособиться к воздуху. Шэнь Яочуань не смел рисковать.</w:t>
-[...799 lines deleted...]
-        <w:t>[Полночь, уже наступил следующий день. Я тоже забыла про трансляцию…]</w:t>
+        <w:t>Мерфолки могут дышать как под водой, так и на суше. Но новорожденные детёныши инстинктивно привыкли только к водной среде, и слишком раннее воздействие открытого воздуха — не самая лучшая идея.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Некоторые детёныши даже могли задохнуться, не сумев адаптироваться к воздуху.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань не хотел рисковать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Белое яйцо мерфолка с дырой в скорлупе опустилось на клубок мягких водорослей. Теперь от внешнего мира его отделяло лишь толстое стекло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оправившись от испуга, Тан Ли потянулся, сорвал плавающую водоросль и откусил кусочек, чтобы успокоить нервы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вкусно, очень свежая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань подумал, что малыш проголодался, порылся в только что купленном шкафчике, достал маленький флакончик с питательным раствором и вылил его в воду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он купил его в Инкубатории. Детёныши слишком малы, им нужен питательный раствор для прикорма и получения витаминов. Он накупил растворов с разными вкусами, не зная, какой понравится крохе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли сразу почувствовал, что вода стала чуть слаще. Вкус напоминал тот, что был в маленьком контейнере.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так вот какой на вкус этот питательный раствор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Понаблюдав немного, Шэнь Яочуань заметил, что кроха снова спрятался в скорлупу, и не стал задерживаться. Развернул коляску и отправился в ванную.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только он ушел, Тан Ли снова подполз к дыре и попытался раздвинуть края, но скорлупа так и не поддалась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я хочу выйти!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он просидел в этой тесной скорлупе почти целые сутки!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Наберитесь терпения и ждите времени вылупления, Хозяин.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Хоть здесь и правда выглядит так, словно тут очень весело играть...]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Но мы же не можем снова потратить 500 монет на молот?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли удрученно обнял хвост и свернулся клубочком. «Спать».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если не знаешь, что делать — ложись спать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Спокойной ночи, Хозяин ovo]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В комнате всё ещё тихонько играла мелодия "Happy Birthday".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли не помнил, когда уснул. В памяти осталось лишь смутное воспоминание о том, как Шэнь Яочуань, переодевшись в легкую пижаму, вернулся и долго наблюдал за его яйцом. Тан Ли не хотел, чтобы тот смотрел на него спящего, поэтому просто поднял хвост и заткнул им пролом в скорлупе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А потом он крепко уснул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он думал, что проспит сладко и беззаботно до самого утра, но вдруг в голове раздался ледяной предупреждающий голос, ударивший по мозгам, как набат, и мгновенно разогнавший весь сон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[ВНИМАНИЕ!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Обнаружено, что время стрима за сегодня составило менее 4 часов. Будет применено наказание!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Применение наказания...]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«?!» — Тан Ли мгновенно проснулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За день произошло так много всего, что он совершенно забыл про эту карту стримера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Который час? — Тан Ли поменял позу, потирая затекший хвост.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за того, что он долго спал вверх тормашками, заткнув хвостом дыру, у него теперь всё тело ныло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: [Ровно полночь. Уже наступил следующий день. Я тоже совсем забыла про этот стрим...]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,467 +4318,435 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Система:</w:t>
-[...415 lines deleted...]
-        <w:t>[Уровень трансляции: ★☆☆☆☆]</w:t>
+        <w:t>Система: [Откройте интерфейс стрима, посмотрите. Я тоже не знаю, надо читать правила.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли послушно открыл стрим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Кроха наконец-то подрубил стрим! Тётушка скучала по тебе весь день!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Малыш переехал? Какая красота! И играет "С днем рождения". Это они празднуют вылупление?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Новый стример? Что за инстанс?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Почему малыш еще не вылупился?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Вроде скорлупа немного пробита. Я видел бледно-оранжевый хвостик, прямо под цвет его нового домика.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Бьюсь об заклад, кроха просто забыл включить стрим.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Хе-хе, Нака♂зание! Моя любимая часть!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Игнорируя эти комментарии, Тан Ли по подсказке Системы нажал на иконку профиля в правом верхнем углу, рядом со счетчиком ежедневного времени стрима.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Название комнаты: [Ожидает настройки]]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Уровень комнаты: ★☆☆☆☆]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,1555 +4766,1587 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Теги трансляции: [Не выбраны]]</w:t>
-[...1503 lines deleted...]
-        <w:t>Это был самый счастливый день рождения в его жизни. И он получил самый любимый подарок за все эти годы.</w:t>
+        <w:t>[Теги комнаты: [Не выбраны]]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[ПРАВИЛА И ПРИМЕЧАНИЯ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[1. Минимальное время стрима в день — 4 часа. В противном случае последует наказание. Наказание выбирает топ-1 донатер комнаты (наказание должно быть выполнимым для стримера).]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[2. Уровень комнаты можно повышать за монеты стрима. Максимальная вместимость зрителей увеличивается с повышением уровня.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[3. Монеты стрима можно обменивать на универсальные монеты по курсу 100:1, а также использовать для покупки трафика в комнату.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[4. Некоторые комментарии, которые могут повлиять на стримера или мир-инстанс, будут заблокированы.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внимательно прочитав правила, Тан Ли заодно переименовал комнату в «Скорее бы на берег».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ха-ха-ха-ха-ха, малыш такой маленький, а уже готовится к экзаменам на госслужбу? (Прим. пер.: «выйти на берег» - сленговое выражение, означающее успешно сдать экзамены или достичь цели)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Еще из скорлупы не вылез, а уже мечтает о береге, ха-ха-ха! Какой целеустремленный кроха TVT Если бы у меня была хоть сотая доля его веры в успех, я бы уже давно всё сдала!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Аж до слез пробрало. Буду каждый день висеть на этом стриме, чтобы напоминать себе: учись усердно, скорее выходи на берег! Малыш, стримь подольше каждый день!!] [Монеты стрима +10]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Кроха, покажешь личико? Покажешь личико — тётушка покормит тебя сушеной рыбкой (⊙ω⊙)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Топ-1 здесь?! Топ-1 здесь?! Топ-1 здесь?! Давай, нака♂жи малыша, я уже не могу ждать!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Здесь, заполняю форму, секундочку!! (Визг)] [Монеты стрима +10]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Тан Ли возникло очень нехорошее предчувствие. Он обнял хвост и сжался в комочек внутри скорлупы, боясь, что если они увидят его лицо, то начнут нести еще большую пошлятину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Заполнила!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Дзинь~]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Наказание за недобор 4 часов стрима: спеть песню «Happy Birthday».]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Стримеру необходимо принять наказание в течение 10 минут.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Обратный отсчет: 10 минут.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В сочетании с мелодией, играющей в комнате, это задание выглядело пугающе уместным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система с облегчением выдохнула: [Фух, пронесло. Всего лишь спеть песенку, ничего страшного.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Тан Ли помрачнел:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но я еще не умею говорить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: [А...]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли попытался издать звук, но смог произнести лишь несколько односложных слогов: «У», «А», «М-м», «Да».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: [Эм...]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Похоже, это ограничение, как и скорлупа, было наложено на него из-за статуса детёныша, чтобы предотвратить ООС и не вызывать подозрений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[А-а-а-а-а, какой милый детский голосок!! Мое сердечко сейчас растает!!!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Кроха еще такой маленький, как он споет? Вы над ним издеваетесь... У-у-у, поиздевайтесь над ним еще сильнее, доведите его до слез!!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Люди не могут... по крайней мере, не должны...]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Какого цвета мешок тебе нравится, кроха? Тётушка сейчас же пойдет покупать!!!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Когда малыш покажет личико?!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Блин, я думал это какой-то образовательный стрим, а тут сборище извращенцев... Сваливаю, сваливаю.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хвост Тан Ли сжался от стыда и негодования. Он забился еще глубже в скорлупу и раздраженно выключил комментарии-даньму — с глаз долой, из сердца вон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Обратный отсчет: 9 минут.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После повреждения ментальной силы сон Шэнь Яочуаня стал очень чутким. Сразу после возвращения он страдал от бессонницы, просиживая ночи напролет. Сейчас он мог заснуть, но просыпался от малейшего шороха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав раздающееся над ухом ритмичное бормотание в такт мелодии "Happy Birthday", Шэнь Яочуань медленно открыл глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да-да, да, да, да-да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да-да, да, да, да-да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос был тихим и сливался с мелодией, которую играл коммуникатор. Звучало так, словно малыш бормочет что-то себе под нос, но в этих звуках слышалась та самая мягкость и нежность, присущая только детёнышам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уголки губ Шэнь Яочуаня слегка приподнялись. Он снова закрыл глаза и стал молча слушать, не мешая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пение — врожденный дар большинства мерфолков. Малыш оказался очень способным: он еще даже говорить не умеет, но, послушав мелодию совсем недолго, уже смог начать подпевать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Необъяснимое чувство гордости затопило сердце Шэнь Яочуаня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С днем рождения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его, и этого малыша.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этом году у него был самый счастливый день рождения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И он получил лучший подарок за все эти годы...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>