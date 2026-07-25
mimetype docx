--- v0 (2026-05-16)
+++ v1 (2026-07-25)
@@ -14,595 +14,819 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда Шэнь Яочуань вернулся, подписав все документы, он обнаружил, что сотрудники-мерфолки пытаются подманить маленького мерфолка, держа в руках различные детские закуски, но малыш внутри скорлупы не показывался и не ел их.</w:t>
-[...543 lines deleted...]
-        <w:t>Одновременно со звуком зубов, грызущих закуску, в голове Тан Ли появилось:</w:t>
+        <w:t>Когда Шэнь Яочуань вернулся, оформив все необходимые бумаги, он обнаружил, что сотрудники-мерфолки пытаются раздразнить малыша в скорлупе. Они держали в руках разные лакомства для детёнышей мерфолков, пытаясь выманить его наружу, но кроха лишь сжался в комочек внутри скорлупы, отказываясь высовываться и брать предложенную еду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Хозяин, вы не голодны? Эти вкусняшки выглядят довольно аппетитно.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли: «Голоден».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, он был всего лишь новорожденным малышом с пустым животиком, он уже давно проголодался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он боялся мерфолков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При виде пальцев мерфолков, соединенных прозрачными, как шелк, перепонками, он сразу вспоминал, как в прошлом мире один из них выпустил внезапно удлинившиеся острые когти и распорол ему хвост, оставив шрам, от которого он испытывал невыносимую боль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда к нему потянулось столько рук мерфолков, его сердце едва не выпрыгнуло из груди. Как он мог осмелиться взять их еду?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система понимала, что страх Тан Ли перед мерфолками не исчезнет в мгновение ока. И хотя эти мерфолки не питали к нему злобы, как в прошлом мире, сработало правило: «обжегшись на молоке, будешь дуть и на воду».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она не стала больше ничего говорить, понимая, что ему нужно время на адаптацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какой пугливый малыш, — вздохнул сотрудник, сдаваясь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они не решались просто закинуть лакомства внутрь: боялись, что малыш подавится, или что еда скопится в скорлупе, откуда ее будет трудно вычистить, она испортится и навредит его здоровью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань подъехал к ним на инвалидной коляске. Увидев растерянные лица сотрудников, он взял кусочек креветочного мяса, сделанный в форме маленькой креветки — лакомство для детёнышей — и осторожно, словно проверяя, постучал по скорлупе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сотрудники тут же расступились, освобождая ему место, и с ожиданием уставились на руку своего принца, державшую угощение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поскольку ему не нужно было плавать в воде, Шэнь Яочуань убрал все органы, характерные для мерфолков, и на первый взгляд ничем не отличался от обычного человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Такой идеальной мимикрии могли достичь только мерфолки с высоким уровнем ментальной силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одна секунда, две, три...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На поверхность с бульканьем выплыла цепочка пузырьков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А затем две крошечные ручки обхватили пальцы Шэнь Яочуаня и потянули к себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только с ракурса Шэнь Яочуаня можно было увидеть пару глаз, похожих на черные драгоценные камни, скрывающихся в скорлупе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кажется, поняв его намерения, Шэнь Яочуань просунул лакомство внутрь скорлупы, но не выпустил из пальцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре из скорлупы раздались звуки жующего малыша.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хрум, хрум, хрум.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был звук маленьких зубок, грызущих угощение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерфолки рождаются с зубами. Грызть эти не слишком твердые лакомства им не только не в тягость, но и полезно для стачивания и стимуляции роста зубов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вместе со звуками хруста в голове Тан Ли начали появляться уведомления:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,1299 +910,1699 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...1247 lines deleted...]
-        <w:t>Как и ожидалось, Сюй Лянхуа протянул Шэнь Яочуаню подарок:</w:t>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хвост Тан Ли радостно свернулся колечком, и он начал грызть еще усерднее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мало того, что его покормили, так еще и монеты удачи дают! Хоть их и немного, и после определенного предела они перестали капать, но, как говорится, курочка по зернышку клюет. Рыбка должна уметь довольствоваться малым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Правда...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раньше, чтобы получить дополнительные монеты удачи, ему нужно было помочь целевому персонажу улучшить его судьбу или преодолеть какое-то препятствие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А в этот раз он просто поел вкусняшек, максимум — проявил дружелюбие. Он ведь ничем не помог Шэнь Яочуаню...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система объяснила: [Эмоции человека влияют на его удачу. Слышали про «эффект пинания кошки» — цепную реакцию негативных эмоций? Шэнь Яочуань не срывал свой гнев на других, а копил его в себе, и это било по его собственной удаче.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Если бы он продолжал в том же духе, его удача становилась бы всё хуже и хуже, пока он окончательно не сломался бы, и сюжет просто застопорился бы.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Вы подняли ему настроение, незаметно улучшив его судьбу, поэтому и получили соответствующую награду.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли облизнулся и выпустил пузырек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Получается... Шэнь Яочуань сейчас очень счастлив?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он и правда больше всех любит Ваше Высочество. Ни к кому другому даже приближаться не хочет, — произнес один из сотрудников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В конце концов, первый, кого он увидел, открыв глаза — это Ваше Высочество. Наверное, он принял вас за самого близкого родича, — добавил другой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Когда же он вылупится? Так хочется посмотреть, как выглядит этот кроха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Придется подождать, пока он сам не разобьет скорлупу. Ваше Высочество, не забудьте сделать побольше фото и прислать нам!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эх, среди немаркированных яиц всё чаще рождаются детёныши с дефектами... Надеюсь, все такие малыши найдут такого же нежного родителя, как Ваше Высочество.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань тихо угукнул. В уголках его глаз затаилась едва уловимая улыбка, а в сердце разлилась нежность, какой он никогда прежде не испытывал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Быть чьим-то фаворитом — удивительное чувство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Настолько удивительное, что у человека, не имеющего ничего, может возникнуть иллюзия, будто он самый богатый в мире.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впервые за двадцать лет он испытал это чувство благодаря маленькому крохе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наевшись, Тан Ли уснул прямо в скорлупе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он знал, что у Шэнь Яочуаня сегодня день рождения и он будет праздновать с друзьями на дне морском, поэтому не стал ему мешать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, из-за того, что его тело теперь принадлежало детёнышу, он действительно сильно нуждался во сне. Плотно поев и попив, он почувствовал непреодолимую сонливость, свернул хвостик и сладко уснул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Тан Ли снова проснулся, он обнаружил, что вместе со своим яйцом находится в каком-то контейнере. Внутри была знакомая морская вода, но с едва уловимым, странным отличием от обычной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Контейнер был почти полностью прозрачным. Как ни крути... похоже на аквариум?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А сам этот «аквариум» сейчас держал в руках Шэнь Яочуань. Здания снаружи явно свидетельствовали о том, что они уже на суше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Хозяин, вы наконец-то проснулись.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли потер глаза, выпустил цепочку пузырьков и, прильнув к пролому в скорлупе, принялся внимательно осматривать окрестности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Абсолютно стандартная межзвездная архитектура.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Судя по всему, был день поздней осени: листья на деревьях в зеленых зонах пожелтели, а прохожие в основном были одеты в куртки с длинным рукавом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Вы вышли на берег совсем недавно. Шэнь Яочуань собирается отвезти вас домой. Обычно он живет один на вилле, а после травмы редко выходит на улицу. Его машина еще не приехала, поэтому он ждет ее, листая коммуникатор.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли кивнул: «Новых заданий нет?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: [Пока нет. Наверное, вам нужно пройти еще немного по сюжету, чтобы активировать новое задание.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Тан Ли попытался с силой раздвинуть края дыры в скорлупе, но не смог расширить ее ни на миллиметр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Похоже, пока не придет время вылупления, ему не выбраться из этой тесной темницы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли натер руки, и, словно сдувшийся шарик, привалился к стенке яйца, выпустив пузырек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Будем решать проблемы по мере их поступления. По крайней мере, он покинул это кишащее мерфолками морское дно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат Шэнь, — внезапно раздался мягкий голос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли, до этого лениво лежавший, как соленая рыба, мгновенно взбодрился и прильнул к дыре в скорлупе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Появился новый персонаж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был человеческий юноша лет восемнадцати-девятнадцати, в очень аккуратных очках в черной оправе. В руках он держал красиво упакованную коробку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Девять из десяти, что это подарок Шэнь Яочуаню на день рождения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто это? — спросил Тан Ли у Системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система пояснила: [Сюй Ляньхуа.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Имя показалось Тан Ли знакомым, но он не мог сразу вспомнить, откуда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Это тот самый фоновый пассив-главный герой, роль которого изначально должен был играть другой перемещенец. Истинный сын семьи Сюй, потерянный в детстве и недавно найденный. У него обнаружили ментальную силу исцеления S-класса, так что сейчас он на пике популярности.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[По сюжету он — нежный, заботливый, понимающий «белый цветочек». Вырос в бедном и криминальном «Подземном секторе», так как в детстве его перепутали. Он всегда восхищался Шэнь Яочуанем и теперь, благодаря связям семьи Сюй, смог с ним сблизиться. К сожалению, ментальная травма Шэнь Яочуаня слишком глубока, и он ничем не может помочь, лишь регулярно проводит для него сеансы духовного лечения, от которых пользы чуть больше, чем никакой.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Поскольку другой перемещенец не смог занять эту роль, воспринимайте его как обычного книжного персонажа. В любом случае, он желает главному герою добра, так что не переживайте.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли кивнул и снова свернулся в клубочек в своей скорлупе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он заметил изучающий взгляд Сюй Ляньхуа, направленный на него, и почувствовал себя немного неловко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз уж это союзник, оставим это время ему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И действительно, Сюй Ляньхуа протянул Шэнь Яочуаню коробку:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,371 +2622,563 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шэнь Яочуань закрыл свой оптический мозг, слегка кивнул, принял подарок, положил его на полку рядом с инвалидной коляской и поблагодарил. Вежливо и отстраненно. Он всегда так обращался с людьми.</w:t>
-[...319 lines deleted...]
-        <w:t>В этой планетной системе… мерфолки и люди должны были быть партнерами, сосуществующими на взаимовыгодной основе, но некоторые люди были ненасытны и всегда хотели спровоцировать конфликт.</w:t>
+        <w:t>Шэнь Яочуань выключил коммуникатор, слегка кивнул, взял подарок, положил его на подставку инвалидной коляски и поблагодарил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вежливо и отстраненно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он всегда так вел себя с людьми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поужинаем сегодня вместе? — Сюй Ляньхуа нервно перебирал пальцами в предвкушении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На сегодня есть дела, — Шэнь Яочуань опустил глаза. Его взгляд упал на яйцо мерфолка в его руках, и он вежливо отказался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему нужно заботиться о малыше, и в первые дни после переезда он обязательно должен быть с ним рядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да и отношения с Сюй Ляньхуа у него были не настолько близкими.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не дурак и видел знаки внимания со стороны Сюй Ляньхуа, просто не хотел их принимать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он понимал, что Сюй Ляньхуа только что вернулся в семью Сюй и спешит завести полезные связи, чтобы укрепить свои позиции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Ляньхуа действительно изо всех сил пытался вылечить его ментальную травму, и хотя результатов не было, он был ему благодарен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не против походя помочь Сюй Ляньхуа, но это не значит, что тот может бесцеремонно вторгаться в его личную жизнь. Дистанцию, которую необходимо соблюдать, он не сократит ни на йоту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда... ты придешь на бал в эти выходные? Сюнь говорил, что приготовил много "Jasmine". Я помню, тебе очень нравится это вино, — снова попытался Сюй Ляньхуа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бал устраивала императорская семья, это было что-то вроде светского раута для элиты, куда съезжались многие молодые и свободные отпрыски знатных семей. Шэнь Яочуань раньше бывал на таких, но только из вежливости, чтобы выпить пару бокалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Сюнь — это имя Третьего принца людей, Фан Сюня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Семья Ло принадлежала именно к фракции Третьего принца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя Третий принц всегда вел себя с ним почтительно, Шэнь Яочуань знал, что тот в глубине души презирает мерфолков и считает, что править Голубой Звездой должны люди. Его почтение было лишь ширмой, за которой скрывалось желание использовать его силу и связи. В душе он ненавидел ту половину крови мерфолков, что текла в венах Шэнь Яочуаня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этой планете... отношения между мерфолками и людьми должны были быть взаимовыгодным симбиозом, но, к сожалению, всегда находились те, кому было мало, кто пытался разжечь вражду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2382,787 +3198,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Нет, в последнее время у меня нет времени.</w:t>
-[...735 lines deleted...]
-        <w:t>Тан Ли: "…"</w:t>
+        <w:t>— Нет, в последнее время я занят.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент подъехала машина Шэнь Яочуаня и остановилась позади Сюй Ляньхуа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был черный флаер с темно-синими линиями на стыках — выглядело очень круто.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань объехал Сюй Ляньхуа на коляске:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я поеду. Спасибо за подарок. Плату за позавчерашний сеанс духовного лечения я переведу тебе на карту в двойном размере.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Ляньхуа открыл рот, желая сказать что-то еще, но, обернувшись, увидел лишь холодную спину Шэнь Яочуаня. Все слова застряли у него в горле.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>