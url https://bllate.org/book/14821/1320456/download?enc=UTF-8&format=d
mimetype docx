--- v0 (2026-05-22)
+++ v1 (2026-07-25)
@@ -14,531 +14,723 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шэнь Яочуань бережно нес безупречно белое яйцо мерфолка, пока его младший дядя вез его в Комнату для детёнышей Мерфолков — узнать о процедуре усыновления и заодно пообедать. В конце концов, сегодня был его день рождения, и он, наконец, приехал на дно океана.</w:t>
-[...479 lines deleted...]
-        <w:t>Тан Ли, свернувшийся внутри скорлупы, почувствовал приступ совести.</w:t>
+        <w:t>Шэнь Яочуань бережно держал в руках безупречно белое яйцо мерфолка, пока младший дядя вез его в Инкубаторий — чтобы узнать о процедуре усыновления детёныша и заодно пообедать. Всё-таки сегодня у него день рождения, и он нечасто возвращался в море.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В Инкубатории хранились хрупкие яйца мерфолков всех размеров. Это было место, куда посторонним вход был строго воспрещен. Ло Чэнь и его сопровождающие не могли пойти с ними, поэтому ушли раньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Океанское дно было слишком холодным для людей, и даже защитное снаряжение не могло побороть их врожденный страх перед глубинами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уходя, мерфолк с зеленым хвостом из свиты Шэнь Яочуаня оглянулся и подмигнул ему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань всё понял и одними губами произнес: «Знайте меру».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерфолк показал жест «ОК», развернулся и уплыл вместе с Ло Чэнем и остальными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда они остались одни, Шэнь Сюнь усмехнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничтожество. Чем тратить время впустую, лучше бы сходил в хост-клуб и поучился там ублажать свою Вторую принцессу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его младший дядя Шэнь Сюнь — родной брат отца, обладатель ментальной силы S-класса — славился своим ядовитым языком. Как-то раз он трое суток без перерыва ругался с кем-то в коммуникаторе. Этот тред до сих пор регулярно поднимают в топы форумов Голубой Звезды на потеху публике.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Став регентом, он немного поумерил свой пыл и в некоторых ситуациях предпочитал вообще помалкивать — как, например, только что. Боялся, что если откроет рот, то просто утопит собеседника в своих слюнях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После исчезновения брата именно он должен был стать новым Императором мерфолков. Но он твердил, что у брата крепкая хватка за жизнь и он точно не умер. Поэтому решил пока побыть регентом, чтобы передать трон либо ему по возвращении, либо Шэнь Яочуаню, когда тот достигнет совершеннолетия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К сожалению, Шэнь Яочуань получил травму...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И с тех пор дядя эту тему не поднимал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да и самого Шэнь Яочуаня этот трон совершенно не интересовал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем временем Шэнь Яочуань опустил взгляд на яйцо в своих руках. Малыш снова свернулся клубочком внутри скорлупы, изредка пуская пузыри, и сквозь пролом виднелся лишь кусочек бледно-оранжевого хвостика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему казалось, что он ещё никогда не видел мерфолков с таким цветом чешуи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Будто вечерняя заря на закате.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда вырастет, наверняка будет очень красивым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Шэнь Сюнь ввез его в Инкубаторий, несколько сотрудников-мерфолков, отвечавших за уход за яйцами, собрались в кучку и что-то взволнованно обсуждали, явно находясь в смятении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив их приближение, сотрудники поспешили объяснить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Малыш из семьи Жуань вылупился раньше времени. Это мальчик, с розовым хвостом. Проклюнулся на несколько дней раньше срока, но здоров. Правда, немного непоседлив, повалил тут кое-какие вещи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Съёжившийся в скорлупе Тан Ли почувствовал укол совести.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,467 +750,595 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Уведомили?</w:t>
-[...415 lines deleted...]
-        <w:t>— На скорлупе нет маркировки. Я хочу его воспитывать. Какие процедуры для этого нужны?</w:t>
+        <w:t>— Вы им сообщили?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, сообщили. Скоро за ним придут из семьи Жуань. — Сказав это, сотрудник перевел взгляд на ладонь Шэнь Яочуаня. — Ваше Высочество, откуда у вас это яйцо? У нас как раз пропало одно...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тон его был вопросительным, но он был уверен, что это то самое яйцо, которое лежало рядом с недавно вылупившимся малышом Жуань. Как только они обнаружили пропажу, сразу отправили человека проверять камеры видеонаблюдения. И не успел тот уйти, как появился принц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Период инкубации у яиц мерфолков долгий, а условия довольно строгие. Чтобы гарантировать выживаемость, почти все семьи мерфолков маркируют яйца и сдают их в Инкубаторий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У каждого яйца есть свое место и номер, и сотрудники ежедневно проводят тщательную инвентаризацию, чтобы избежать ошибок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они прекрасно помнили это маленькое яйцо и ухаживали за ним с особой тщательностью, опасаясь, что малыш родится недоразвитым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как оно оказалось у наследного принца?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поняв причину их беспокойства, Шэнь Яочуань развернул яйцо разбитой стороной к сотрудникам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Сюнь вовремя пояснил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Только что во время церемонии этот малыш сам притащил свою скорлупу прямо в руки Яочуаню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У сотрудников-мерфолков округлились глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Инкубаторий не был герметично закрыт: каждый день они надолго открывали окна для циркуляции воды. Но в последнее время здесь не было яиц, готовых к вылуплению, поэтому они не следили за этим слишком пристально.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же новорожденные русалята обычно слабы: они либо плачут, либо с голоду грызут скорлупу, либо просто спят, свернувшись клубочком. Они с рождения умеют плавать, но не могут подниматься высоко, и высота бортиков в Инкубатории рассчитана именно на это.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Еще никогда не было случая, чтобы только что проклюнувшийся малыш уплыл сам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но принц с регентом явно не шутили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это наше упущение... мы немедленно его осмотрим. — Сотрудник слегка склонил голову, намереваясь забрать у Шэнь Яочуаня еще не до конца вылупившегося русалёнка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань не стал возражать и спокойно передал яйцо, но спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На скорлупе нет никаких меток. Я хочу его усыновить. Какие для этого нужны документы?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,83 +1358,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В обычных обстоятельствах это возможно, и процедуры не слишком сложны. Однако сначала нужно провести обследование. Если малыш слишком слаб… мы не сможем передать его вам на воспитание.</w:t>
-[...31 lines deleted...]
-        <w:t>Вспомнив мелькнувший хвост и маленькие ручки, крепко обхватившие его, Шэнь Яочуань слегка наклонил голову:</w:t>
+        <w:t>— В обычной ситуации это возможно. Процедура не слишком сложная. Но сначала нужно провести обследование. Если малыш окажется слишком слаб... мы не сможем отдать его вам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вспомнив мелькнувший хвостик и маленькие ручки, так крепко сжимавшие его пальцы, Шэнь Яочуань слегка кивнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,627 +1454,707 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Почему еще не отображается выполнение задания? — спросил Тан Ли, лежа в скорлупе и время от времени легонько постукивая хвостом по стенке, пока его несли в смотровую.</w:t>
-[...575 lines deleted...]
-        <w:t>"Мерфолки, конечно, никуда не годятся", — подумал Тан Ли.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему задание всё ещё не отмечено как выполненное? — по пути в смотровую Тан Ли, потеряв всякую надежду на светлое будущее, лежал в скорлупе и лениво похлопывал хвостом по стенке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Скорее всего, нужно дождаться, пока Шэнь Яочуань подпишет соглашение об опеке,] — ответила Система.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли и сам понимал, что дело в этом. Просто... ему было страшно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А вдруг они что-нибудь обнаружат?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Например, что он вовсе не мерфолк, а русал...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Не обнаружат! Это просто медосмотр. Вы абсолютно здоровы, Хозяин, не волнуйтесь.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[В этом мире русалы вымерли очень давно, в медицине не осталось никаких записей об их физиологии. Им и в голову не придет искать в этом направлении.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[К тому же этот мир отличается от ваших предыдущих. Здесь мерфолки произошли от русалов в процессе эволюции. Русалы — их предки, а не пища.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только Система замолчала, Тан Ли вместе со скорлупой засунули в диагностический аппарат — полностью прозрачный куб. Достаточно было поместить туда малыша, чтобы сканер провел анализ, даже если он еще не вылупился до конца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Полчаса спустя сотрудник-мерфолк вернулся с яйцом Тан Ли в руках, хмуря брови:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этот детёныш — недоношенный. Его тело развито не до конца. Физически он здоров, никаких болезней, но... скорее всего, он останется инвалидом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Развиваясь в яйце, мерфолки сначала формируют голову, тело и хвост, а наружные жабры, плавники, хвостовые шипы и прочее их уникальное «оружие» растет медленнее и порой становится острым только после вылупления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У этого же малыша «оружие» практически отсутствовало: он весь был мягким и абсолютно беззащитным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан «русалёнок-инвалид» Ли, дрожавший от страха всю дорогу: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Инвалид так инвалид. Уж лучше так, чем если бы они поняли, что он не мерфолк.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Можно расслабиться.jpg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы... всё ещё хотите его усыновить? — снова спросил сотрудник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Тан Ли, которое только что успокоилось, снова ушло в пятки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вдруг Шэнь Яочуань побрезгует им из-за того, что он «инвалид», и откажется брать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[А... это вполне возможно. Кажется, мерфолки одержимы совершенством, как в силе, так и во внешности.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Среди мерфолков и правда нет никого нормального...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,83 +2174,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да, оформляйте документы.</w:t>
-[...31 lines deleted...]
-        <w:t>Он забирает свои слова обратно.</w:t>
+        <w:t>— Да. Оформляйте документы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он берет свои слова назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>