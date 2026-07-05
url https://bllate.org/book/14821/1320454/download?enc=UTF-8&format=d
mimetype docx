--- v0 (2026-05-15)
+++ v1 (2026-07-05)
@@ -46,115 +46,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тан Ли устроился поудобнее внутри яичной скорлупы, свернулся в маленький клубочек, обнимая свой хвост, и, закрыв глаза, принялся тщательно подсчитывать:</w:t>
-[...63 lines deleted...]
-        <w:t>[Верно! Предмет для превращения хвоста в ноги стоит 10 000 монет удачи. Если не произойдет ничего непредвиденного, в этом мире ты сможешь накопить всю сумму ovo!] — тут же раздался бодрый голос Системы.</w:t>
+        <w:t>Тан Ли нашел в скорлупе удобное местечко, свернулся в маленький клубочек, обняв свой хвост, и, закрыв глаза, принялся скрупулезно подсчитывать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В прошлом мире я потратил 500 монет удачи на артефакт невидимости, сейчас у меня осталось 8888.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Да-да, артефакт, чтобы принять человеческий облик и получить ноги, стоит 10 000 монет удачи. Если всё пойдет по плану, в этом мире мы как раз накопим нужную сумму ovo!] — тут же радостно отозвалась Система.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,83 +174,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Главный штаб всё ещё передает данные, они должны прийти с минуты на минуту.]</w:t>
-[...31 lines deleted...]
-        <w:t>[Вокруг множество яиц русалок, больших и маленьких. В этом мире... вы должны родиться в качестве детёныша. Вам не нужно будет притворяться кем-то другим, так что будет намного проще.]</w:t>
+        <w:t>[Штаб-квартира всё ещё передаёт данные, скоро должны поступить.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Вокруг полно больших и маленьких яиц русалок. В этом мире... вы, должно быть, родитесь как детёныш. Не нужно будет никем притворяться, это намного проще~]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,627 +270,643 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Не играть чужую роль действительно намного проще, к тому же он и правда не слишком хорош в актерстве.</w:t>
-[...575 lines deleted...]
-        <w:t>[Это соседнее яйцо, там вылупился детёныш,] — весьма своевременно пояснила Система.</w:t>
+        <w:t>Не играть чужую роль и вправду намного проще, он ведь совсем не умел притворяться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Спите. А как проснётесь, мы начнём выполнять задания.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли тихо угукнул, прижал хвост поближе к груди и погрузился в глубокий сон посреди безмолвной темноты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он был маленьким русалом с «дефектным» хвостиком, выросшим в крошечной акватории.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его мире у всех русалов хвосты были ослепительно-золотыми, и по достижении определенного возраста все они могли принять человеческий облик, получали ноги и выходили на сушу или в другие моря, чтобы с помощью своего дара исцеления помогать другим живым существам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А вот его хвостик с самого рождения был бледно-оранжевым, теплого оттенка, и он всё никак не мог обрести ноги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он спал и видел, как у него появляются ноги, чтобы отправиться посмотреть другие места.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А не торчать вечно в этом крохотном море, глядя, как партия за партией новорожденные русалята обретают ноги и уходят.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно тогда нечто, называющее себя Системой, сообщило ему, что он — маленький русал со встроенным баффом удачи, способный приносить везение окружающим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И что если он будет послушно выполнять системные задания — приносить удачу целевому персонажу в каждом из миров — он сможет накопить монеты удачи и купить в магазине Системы артефакт для получения ног.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ради того, чтобы обрести ноги и ступить на континент, о котором он так долго мечтал, Тан Ли принялся усердно путешествовать по мирам и выполнять задания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был уже его десятый мир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему не хватало всего тысячи с лишним монет удачи... чтобы лично ступить на желанную сушу и почувствовать, как ступни нежно щекочет трава и цветы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неизвестно, сколько он проспал, но вдруг Тан Ли почувствовал, как мир перевернулся вверх дном. Он сильно ударился головой о скорлупу, и от прежней сонливости не осталось и следа — он мгновенно проснулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что случилось? — на глазах Тан Ли от боли выступили физиологические слезы. Он изо всех сил уперся ручками во внутреннюю стенку скорлупы, слегка поджав кончик хвоста.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Непонятно, что за штука снаружи тормошила его яйцо, но, к счастью, разбудив его, она немного угомонилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако он всё равно отчетливо чувствовал, что это нечто сидит рядом со скорлупой и никуда не уходит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И кто знает, что это вообще такое...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Это соседнее яйцо, которое лежало вплотную к вашему. Там детёныш вылупился,] — вовремя пояснила Система.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,147 +926,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это нормально.</w:t>
-[...95 lines deleted...]
-        <w:t>[Однако...] — снова раздался голос Системы.</w:t>
+        <w:t>Вполне закономерно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он ведь русал, приносящий удачу всему живому, так что нет ничего удивительного в том, что яйцо, лежавшее рядом, созрело и проклюнулось раньше времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Просто... этот детёныш, кажется, чересчур активный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Но...] — снова раздался голос Системы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1086,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тан Ли потер ушибленное место, его веко нервно дернулось несколько раз, и внезапно возникло нехорошее предчувствие:</w:t>
+        <w:t>Тан Ли потер ушибленное место. Его веко нервно дернулось, появилось очень нехорошее предчувствие:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,435 +1150,435 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Мы попали не в тот мир... Здесь русалки вымерли, остались только мерфолки. Вам придется играть роль только что вылупившегося маленького мерфолка и выживать в клане мерфолков.]</w:t>
-[...383 lines deleted...]
-        <w:t>Второе — мерфолки. Этот вид существ, как правило, свиреп и жесток, они питаются русалками и являются врагами рыб на всю жизнь. В прошлых мирах его не раз обижали мерфолки, оставив глубокую психологическую травму.</w:t>
+        <w:t>[Мы ошиблись миром... Здесь русалы вымерли, остались только мерфолки. Вам придется выживать под видом только что вылупившегося детёныша в их племени.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[К тому же... ваш целевой персонаж — наследный принц мерфолков, который выглядит как самый опасный тип из всех возможных T▽T Говорят, у него крайне жестокий нрав, и он на всех смотрит как на врагов.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он так и знал, что на эту Систему-стажера нельзя полагаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А хорошая новость?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Наследный принц мерфолков повредил хвост и обычно живет на суше. Сегодня как раз его день рождения, и он ненадолго вернется в море. Вы можете воспользоваться шансом и приблизиться к нему. Если он сразу заберет вас к себе, вам не придется жить в море с остальными мерфолками.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[В этом мире русалы давно вымерли, и о них почти не осталось никаких записей. Вам просто нужно притвориться недоразвитым детёнышем мерфолка, они не причинят вреда сородичу~]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какая же это хорошая новость???</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С одной стороны — толпа мерфолков, с другой — самый свирепый из них, а ему нужно притворяться их детёнышем. Да это просто самоубийство!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В жизни Тан Ли больше всего боялся двух вещей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во-первых, кошек. Кошки едят рыбу, рыба боится кошек — это подчинение пищевой цепи, заложенное в ДНК.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Второе — это мерфолки. Этот вид зачастую отличался свирепостью и жестокостью и питался русалами. Настоящие кровные враги всей его жизни! В предыдущих мирах мерфолки не раз его обижали, оставив глубокую психологическую травму.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,371 +1598,371 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Можно подать заявку на смену мира?</w:t>
-[...319 lines deleted...]
-        <w:t>[Уровень: SSS]</w:t>
+        <w:t>— Можно запросить смену мира?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я уже отправила запрос, поменять нельзя qaq Мир, в который вы должны были отправиться, уже занял другой сотрудник. Этот мир тоже уже запущен и нуждается в вашей помощи. У Главной Системы нет времени назначать нового перемещенца.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли замолчал и весь как-то поник, привалившись к стенке скорлупы, словно соленая рыба, потерявшая мечту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве это не подстава чистой воды?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Но Главная Система предоставила соответствующую компенсацию! Вы можете бесплатно один раз крутануть Колесо удачи на главной странице магазина. Попытка уже зачислена на ваш счет.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза Тан Ли снова загорелись. Он выпрямился и с энтузиазмом открыл Магазин Системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Там было много товаров, но на главной странице под звездочкой у него была сохранена карта под названием «Русалочка — Сделка с ведьмой» стоимостью 10 000 монет удачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[В сказке принцесса-русалочка, чтобы увидеть принца, в которого влюбилась с первого взгляда, обменяла у ведьмы артефакт, позволяющий принять человеческий облик — красивые, здоровые ноги, способные ступать по суше.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Если артефакт использует русал, он обретет ноги. Если использует представитель другой расы, он получит пару целых и здоровых ног.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Пул карт: Общий пул карт]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Уровень: Класс SSS]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,115 +1982,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Системные монеты» — это вид универсальной валюты, используемой в «Общем пуле» для обмена на предметы. Их можно обменивать один к одному на «Специальные монеты» в обе стороны.</w:t>
-[...63 lines deleted...]
-        <w:t>Каждый раз, открывая магазин, Тан Ли нажимал на эту карточку и внимательно ее рассматривал.</w:t>
+        <w:t>«Системные монеты» были универсальной валютой, используемой для покупки артефактов в «Общем пуле карт». Их можно было обменивать один к одному с «Эксклюзивными монетами» в обе стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А «Эксклюзивные монеты» зависели от типа привязанной Системы. Тан Ли был привязан к Системе удачи, поэтому его валюта называлась «Монеты удачи», которые использовались в «Персональном пуле карт».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каждый раз, открывая магазин, Тан Ли разворачивал эту карту и внимательно её перечитывал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,83 +2110,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хоть его и подставили, но это можно считать удачей в несчастье, пусть и всего с одной попыткой лотереи.</w:t>
-[...31 lines deleted...]
-        <w:t>Надо знать, что Тан Ли, будучи привязанным к Системе так долго, ни разу не позволил себе сыграть в лотерею.</w:t>
+        <w:t>Хоть его и подставили, нет худа без добра, пусть это всего лишь одна попытка в лотерее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Надо сказать, за всё время работы с Системой Тан Ли ни разу не позволил себе крутануть рулетку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,307 +2206,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Один прокрут стоит 5000 монет удачи.</w:t>
-[...255 lines deleted...]
-        <w:t>[Поздравляем, вы выиграли карту «Муравей и Наблюдатели», хотите использовать немедленно?]</w:t>
+        <w:t>Одно вращение стоило 5 000 монет удачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не то чтобы это было полным разорением, но удар по кошельку ощутимый.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По словам Системы, другие перемещенцы крутили рулетку всего за 100 монет. А его Главная Система обложила санкциями за слишком «европейскую» удачливую конституцию, увеличив цену в пятьдесят раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же в пуле лотереи никогда не появлялась нужная ему карта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На всё это Тан Ли мог сказать только одно: хе-хе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На лице улыбка, а в душе одни маты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на интерфейс Колеса удачи, испещренный наградами, Тан Ли с бесстрастным лицом нажал кнопку «Крутить».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скорость колеса постепенно снижалась, пока оно не остановилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Поздравляем, вы вытянули карту «Муравьи и Наблюдатель». Использовать сейчас?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,243 +2526,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Наблюдатели наблюдают за муравьем, может ли муравей это почувствовать? Не волнуйтесь, муравью не будет причинен вред, наоборот, он получит дары от наблюдателей.]</w:t>
-[...191 lines deleted...]
-        <w:t>Перед глазами Тан Ли тут же появилось несколько комментариев, которые были особенно заметны в кромешной тьме яичной скорлупы.</w:t>
+        <w:t>[Когда наблюдатель смотрит на муравьев, замечают ли это муравьи? Не волнуйтесь, муравьям не будет причинено никакого вреда. Напротив, они получат дары от наблюдателей.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Используя эту карту, вы можете включить/выключить стрим, чтобы зарабатывать монеты стрима. Каждый день вы должны набирать полные 4 часа стрима. Если время не будет набрано, последует наказание. (Примечание: курс обмена монет стрима на универсальные монеты составляет 100:1)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Пул карт: Общий пул карт]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Уровень: Класс SSS]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Вау!!!!!! Хозяин, вы такой везунчик!!! С первой же попытки в яблочко!!! Эту карту для стриминга многие не могут выбить даже слив кучу доната, вы действительно очень удачливая рыбка ^q^!] — взорвался в голове голос Системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этого вопля Тан Ли вздрогнул, рука его дрогнула, и он случайно нажал «Использовать сейчас».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед глазами Тан Ли тут же пробежало несколько строк комментариев-даньму, которые ярко выделялись во тьме скорлупы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2766,691 +2782,691 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[А что за стример? Темнота, ничего не видно.]</w:t>
-[...639 lines deleted...]
-        <w:t>[Динь~ Новое задание — Встретиться с Шэнь Яочуанем]</w:t>
+        <w:t>[О чем стрим? Сплошная темень, ничего не видно.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Переключите на вид сверху.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Вижу, тут куча яиц... А еще только что вылупившийся русалёнок. Новый стример — мерфолк?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ух ты, детёныш мерфолка... Говорят, мерфолки очень красивые. Обожаю стримы по воспитанию малышей! Стример-кроха, давай быстрее вылупляйся!] [Монеты стрима +9]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Кроха, вылезай скорее, тётушке уже не терпится тебя затискать ˉ﹃ˉ] [Монеты стрима +22]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Затискаю до облысения!!! (Мрачно ползаю) (Кричу) (Извиваюсь) (Мрачно ползаю) (Кричу) (Ползаю) (Дергаюсь) (Раздваиваюсь) (Мрачно извиваюсь) (Кувыркаюсь) (Яростно ползу) (Искажаюсь) (Бьюсь в конвульсиях) (Рычу) (Извиваюсь) (Зловеще рычу) (Ползаю) (Расщепляюсь) (Выползаю на берег) (Дергаюсь) (Бьюсь в конвульсиях)] [Монеты стрима +52]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли молча нажал на кнопку «Закрыть стрим» в правом нижнем углу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все комментарии мгновенно исчезли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наступила тишина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: [Хозяин, вы очень популярны!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даром не нужно такое счастье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не хотел, чтобы за его жизнью постоянно подглядывала куча «наблюдателей», рассматривая его со всех сторон. К счастью, требовалось всего четыре часа в день, и время можно было распределять самостоятельно, что давало высокую степень свободы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но теперь он понял, почему многие перемещенцы хотели вытянуть эту карту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В основном они добывали универсальные монеты, только выполняя задания в мирах. Если считать задания основной работой, то карта стрима давала неплохую подработку, чтобы пополнить бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разумно используя стрим, можно было заработать приличное количество монет для обмена на универсальные, а те уже тратить на нужные артефакты в магазине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот только у Тан Ли не было никакого опыта в стриминге, и он не очень-то привык к тому, что за ним так пристально наблюдают.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лучше сначала адаптироваться к этому миру, где русалы лишь плачут... то есть, где остались одни мерфолки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент внезапно прозвучал голос Системы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Дзинь~ Новое задание: встретиться с Шэнь Яочуанем]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3470,883 +3486,883 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Провал задания: вычет 100 монет удачи]</w:t>
-[...831 lines deleted...]
-        <w:t>В таком состоянии он, конечно, не мог видеть дорогу, но, к счастью, у него была Система.</w:t>
+        <w:t>[Штраф за провал: вычет 100 монет удачи]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: [Наследный принц мерфолков вернулся! Он находится в Главном дворце, недалеко от Инкубатория. Хозяин, скорее найдите его! Он не задержится там надолго.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Давно привыкший к таким издевательским заданиям, Тан Ли приложил ладошки к стенке скорлупы и бесстрастно произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И как мне туда добраться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он уже проверял — скорлупа была невероятно прочной, её никак не удавалось пробить. Видимо, его время вылупления еще не пришло, так просто наружу не выбраться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система тоже замолчала. Кто ж знал, что первое задание окажется таким сложным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поняв это, Тан Ли открыл Магазин Системы, покопался в ассортименте и выбрал карту «Молот» за 500 монет — она позволяла пробить отверстие в любом неживом объекте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Провал задания карался штрафом в 100 монет, а этот артефакт стоил целых 500.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Тан Ли аж сердце кровью облилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он знал, что первые задания Системы — это своего рода руководство для новичков. Если схалтурить в начале, дальше будет только сложнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Например, сейчас нужно просто встретиться с наследным принцем мерфолков, а следующее задание, возможно, заставит принца усыновить его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, это его целевой персонаж, и Тан Ли обязан остаться рядом с ним, иначе как он будет приносить ему удачу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если он откажется от миссии со встречей, то следующее задание — остаться с ним — станет практически невыполнимым. Как можно остаться с кем-то, если вы даже не виделись?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Получив материализовавшийся молот, Тан Ли без колебаний изо всех сил ударил по скорлупе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раздался громкий треск, скорлупа проломилась, и внутрь хлынули свет и морская вода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли рефлекторно зажмурился, а когда привык к свету, обнаружил, что молот в его руках исчез.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли: «?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система скромно напомнила: [Этот артефакт одноразовый.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он попытался разломать края дыры, но тщетно. Скорлупа, чьё время вылупления ещё не пришло, была слишком твердой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли пришлось внимательно выглянуть наружу через пробитое отверстие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вокруг были сплошь белые яйца разного размера. А в осколках соседнего яйца спал русалёнок с розовыми волосами и розовым хвостом. Спал он крепко, звук разбивающейся скорлупы его не разбудил. Наверное, это и был тот самый детёныш, который только что вылупился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поборовшись с искушением потратить еще 500 монет на новый молот, Тан Ли так и не смог решиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успел прибыть в этот мир, а уже ушел в минус на 1000 монет — ну разве не обдираловка? А за выполнение задания дадут всего 10...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закрыв Магазин Системы, Тан Ли попытался просунуть хвост в отверстие. Дыра оказалась слишком маленькой — пролезло лишь две трети хвоста. Края были неровными и даже немного царапали чешую, но Тан Ли всё равно сделал несколько взмахов выставленной наружу частью хвоста, и всё яйцо целиком поднялось и поплыло в воде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Задание требовало только встретиться. Значит, достаточно подплыть к наследному принцу мерфолков, и неважно, что он не вылупился до конца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В таком положении он, конечно, не видел дороги, но, к счастью, у него была Система.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4366,211 +4382,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Плыви выше, там слишком много яиц.]</w:t>
-[...159 lines deleted...]
-        <w:t>К счастью, из-за возвращения Принца по дороге рядом с комнатой для детенышей почти не было мерфолков, иначе ему пришлось бы прятаться от их взглядов, и сложность перешла бы сразу в режим hard.</w:t>
+        <w:t>[Плывите выше, там слишком много яиц.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Нет-нет, правее, правее.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Там коралловое украшение, осторожнее, не врежьтесь.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Вперёд!!! Почти на месте!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После бесчисленных столкновений со стенами Тан Ли наконец, пошатываясь, добрался до ракушечного светильника у входа в Главный дворец. Обняв свой бледно-оранжевый хвост, он тяжело дышал от усталости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, из-за возвращения наследного принца по пути от Инкубатория не было ни одного мерфолка, иначе ему пришлось бы избегать их взглядов, и сложность задания перескочила бы на уровень «Hard».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4590,211 +4606,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он был очень похож на здания в стиле хай-тек, которые он видел раньше, но с той разницей, что здесь все было построено из лучших драгоценных камней, и даже для освещения использовались отборные жемчужины ночи — крупные, сияющие, неописуемо красивые.</w:t>
-[...159 lines deleted...]
-        <w:t>Для всех маленьких русалок нет ничего важнее рыбьего хвоста.</w:t>
+        <w:t>Он был очень похож на звездные постройки, которые он видел раньше, с той лишь разницей, что здесь всё было выложено из первосортного жемчуга и драгоценных камней, и даже вместо светильников использовались лучшие светящиеся жемчужины. Каждая из них была круглой, сияющей и неописуемо красивой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В зале стояло немало взрослых мерфолков, каждый из которых был красив так, будто сошел с картины. Но Тан Ли всё равно не удержался и слегка съежился, плотнее прижимая хвост к груди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Насколько мерфолки были красивы, настолько же свирепы они были, когда поедали русалочек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В одном из предыдущих миров его чуть не проглотил мерфолк. К счастью, он вовремя обменял артефакт и чудом спасся, но острые когти оставили на его хвосте длинную рану до самых костей, от боли в которой он не мог сдержать слёз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слава богу, после завершения каждого мира все раны полностью исцелялись, иначе на его хвосте остался бы уродливый шрам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А для любого маленького русала нет ничего важнее хвоста.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4814,243 +4830,259 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вспомнив о системном задании, Тан Ли глубоко вдохнул, выпустил вереницу пузырьков и снова приблизил глаз к отверстию, наблюдая за ситуацией снаружи.</w:t>
-[...191 lines deleted...]
-        <w:t>Его цель прохождения.</w:t>
+        <w:t>Вспомнив о задании Системы, Тан Ли глубоко вздохнул, выпустил цепочку пузырьков и снова прильнул глазом к отверстию, наблюдая за происходящим снаружи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В центре, окруженный множеством мерфолков, сидел мужчина в инвалидной коляске.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выражение его лица было равнодушным, а внешность — выдающейся: прямые брови, тонкие губы, глаза глубже самых темных морских пучин. Даже в окружении необычайно красивых мерфолков он легко выделялся из толпы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли с первого взгляда понял, что это мерфолк. Не только из-за невероятно красивого лица, но и потому, что в отличие от нескольких стоявших рядом людей, использовавших дыхательные аппараты, он мог свободно дышать под водой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Учитывая слова Системы про «повредил хвост» и «обычно живет на суше», можно было примерно определить его личность...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Наследный принц мерфолков!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его целевой персонаж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>