--- v0 (2026-06-27)
+++ v1 (2026-08-17)
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дело не в том, что он не заботился о вторичном половом признаКэ Фан Синиана. Но после стольких лет, проведённых вместе, он был уверен, что Фан Синиан дифференцируется в омегу. Просто не было необходимости спрашивать.</w:t>
+        <w:t>Дело не в том, что он не заботился о вторичном половом признаке Фан Синиана. Но после стольких лет, проведённых вместе, он был уверен, что Фан Синиан дифференцируется в омегу. Просто не было необходимости спрашивать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>