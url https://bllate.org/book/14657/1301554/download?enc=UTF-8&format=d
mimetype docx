--- v0 (2026-07-06)
+++ v1 (2026-09-11)
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Последние слова застряли в горле. Бай Лу наткнулся на бездонно-чёрные, без единого проблеска, зрачки Бай Цзяня и разглядел чёрные чешуйки на его подбородке. Бай Лу мгновенно захлопнул рот, втянул голову в плечи и, прижимая к себе Жуся, дал дёру.</w:t>
+        <w:t>Последние слова застряли в горле. Бай Лу наткнулся на бездонно-чёрные, без единого проблеска, зрачки Бай Цзяня и разглядел чёрные чешуйки на его подбородке. Бай Лу мгновенно захлопнул рот, втянул голову в плечи и, прижимая к себе Жуся , дал дёру.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -990,51 +990,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В последние дни стало жарко, но не настолько, чтобы включать кондиционер. Сы Юэ натянул старую чёрную футболку, оставшуюся со школы, вышел на галерею второго этажа и увидел Бай Лу под пледом на солнце, а поверх пледа — Жуся. Оба явно крепко спали.</w:t>
+        <w:t>В последние дни стало жарко, но не настолько, чтобы включать кондиционер. Сы Юэ натянул старую чёрную футболку, оставшуюся со школы, вышел на галерею второго этажа и увидел Бай Лу под пледом на солнце, а поверх пледа — Жуся Оба явно крепко спали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>