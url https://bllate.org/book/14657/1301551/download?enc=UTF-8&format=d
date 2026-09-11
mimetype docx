--- v0 (2026-07-08)
+++ v1 (2026-09-11)
@@ -5550,83 +5550,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тогда назовем его Руся (Вступление в лето). Как раз скоро лето.</w:t>
-[...31 lines deleted...]
-        <w:t>Дядя Чэнь одобрил. Он боялся, что Сы Юэ назовет пса «Шариком» или «Бобиком», а Руся звучало красиво.</w:t>
+        <w:t>— Тогда назовем его Жуся (Вступление в лето). Как раз скоро лето.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дядя Чэнь одобрил. Он боялся, что Сы Юэ назовет пса «Шариком» или «Бобиком», а Жуся звучало красиво.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5742,51 +5742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сейчас буду, — Сы Юэ вышел в сад, а Руся преданно семенил следом. — Собаку привезли. Но она такая умная, боюсь, не потяну.</w:t>
+        <w:t>— Сейчас буду, — Сы Юэ вышел в сад, а Жуся преданно семенил следом. — Собаку привезли. Но она такая умная, боюсь, не потяну.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5806,51 +5806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Очень. Я назвал его Руся. Красиво, да?</w:t>
+        <w:t>— Очень. Я назвал его Жуся . Красиво, да?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>