--- v0 (2026-07-07)
+++ v1 (2026-09-11)
@@ -446,51 +446,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сы Юэ смотрел на нее с каменным лицом.</w:t>
+        <w:t>Сы Юэ смотрел на него с каменным лицом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -670,51 +670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я любил носить рваные джинсы только в старших школах, — Цзян Юй вдруг прониклась к Сы Юэ необъяснимой симпатией. Сейчас он казался ей куда приятнее, чем тогда, на круизном лайнере. — Правда, нам тогда приходилось носить школьную форму. Вы сейчас тоже носите?</w:t>
+        <w:t>— Я любил носить рваные джинсы только в старших школах, — Цзян Юй вдруг проникся к Сы Юэ необъяснимой симпатией. Сейчас он казался ему куда приятнее, чем тогда, на круизном лайнере. — Правда, нам тогда приходилось носить школьную форму. Вы сейчас тоже носите?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзян Юй, расправившись со своим мясом, начал таскать куски из тарелки Цзян Юня. Тот просто взял и перевалил всю свою порцию ей, попутно докладывая:</w:t>
+        <w:t>Цзян Юй, расправившись со своим мясом, начал таскать куски из тарелки Цзян Юня. Тот просто взял и перевалил всю свою порцию ему, попутно докладывая:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>