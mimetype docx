--- v0 (2026-05-21)
+++ v1 (2026-08-04)
@@ -2254,50 +2254,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Бай Лу вел себя почти жестоко: он с упоением жевал шарики тапиоки, глядя на дядю Чэня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -3406,50 +3422,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Вернувшись в комнату, Сы Юэ принял душ. Часть секрета удалось смыть, на остальное он махнул рукой — слишком утомительно. Всё равно до конца не отмоешься.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -4462,50 +4494,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>[Директора Третьего института зовут Чжоу Вэньсяо. Не знаю, человек он или тритон — он не сказал, а мы не спрашивали.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -4846,51 +4894,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Выслушав доклад, Бай Цзянь отпустил помощников. Цзянь Юй, выходя вслед за Цзянь Юнем, случайно наступил тому на сияющий лакированный туфля.</w:t>
+        <w:t>Выслушав доклад, Бай Цзянь отпустил помощников. Цзянь Юй, выходя вслед за Цзянь Юнем, случайно наступил тому на сияющий лакированный ботинок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>