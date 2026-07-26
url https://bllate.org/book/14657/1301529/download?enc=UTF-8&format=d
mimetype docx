--- v0 (2026-05-21)
+++ v1 (2026-07-26)
@@ -2638,50 +2638,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Попрощавшись с Чэн Цзюэ, который отправился в общежитие для персонала, Сы Юэ пошел в другую сторону. На телефон пришло сообщение от Бай Цзяня: за ним заедет Цзян Юй и отвезет в компанию, а вечером они вместе пойдут ужинать. Вроде как свидание.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -4206,50 +4222,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сы Юэ впервые оказался в штаб-квартире корпорации Бай. Офисы располагались в самом сердце делового района, в окружении небоскребов. Вдоль широкого прямого проспекта выстроились высокие, мощные метасеквойи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -5102,51 +5134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Смотрите, смотрите! Зацените, какого русалочка я нарисовала! /фото/]</w:t>
+        <w:t>[Смотрите, смотрите! Зацените, какого [тритона я нарисовала! /фото/]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5295,50 +5327,66 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Он даже свет включать не стал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>